--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -179,75 +179,75 @@
   <si>
     <t>G14UNTOU3NT</t>
   </si>
   <si>
     <t>Gravity Athletics Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">14U BLACK </t>
   </si>
   <si>
     <t>GAVBC U14 BLACK</t>
   </si>
   <si>
     <t>G14GAVBC99NT</t>
   </si>
   <si>
     <t>TIV 14 Elite</t>
   </si>
   <si>
     <t>Image 14 Elite</t>
   </si>
   <si>
     <t>G14TXIMG4NT</t>
   </si>
   <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 14 Texoma</t>
+  </si>
+  <si>
+    <t>G141UNVB7NT</t>
+  </si>
+  <si>
+    <t>360 14.2</t>
+  </si>
+  <si>
+    <t>G14SIXTY5NT</t>
+  </si>
+  <si>
     <t>Tyler Juniors</t>
   </si>
   <si>
     <t xml:space="preserve">14 </t>
   </si>
   <si>
     <t>Tyler Jrs 14</t>
   </si>
   <si>
     <t>G14TYLER1NT</t>
-  </si>
-[...13 lines deleted...]
-    <t>G14SIXTY5NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 14u Astro</t>
   </si>
   <si>
     <t>G14PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 14 Regional Blue</t>
   </si>
   <si>
     <t>G14LIVBC2NT</t>
   </si>
@@ -868,88 +868,88 @@
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" t="s">
         <v>54</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15">
+        <v>14.2</v>
+      </c>
+      <c r="C15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>14.2</v>
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" t="s">