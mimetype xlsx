--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -113,72 +113,72 @@
   <si>
     <t>G16WFELT2NT</t>
   </si>
   <si>
     <t>Tyler Juniors</t>
   </si>
   <si>
     <t>16's</t>
   </si>
   <si>
     <t>Tyler Jrs 16</t>
   </si>
   <si>
     <t>G16TYLER1NT</t>
   </si>
   <si>
     <t>TIV 16 Elite</t>
   </si>
   <si>
     <t>Image 16 Elite</t>
   </si>
   <si>
     <t>G16TXIMG4NT</t>
   </si>
   <si>
+    <t>Team North Texas - (TNT)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 Black </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TNT 16 Black </t>
+  </si>
+  <si>
+    <t>G16TNTLC1NT</t>
+  </si>
+  <si>
     <t>Amarillo Xtreme Volleyball</t>
   </si>
   <si>
     <t>Amarillo Xtreme 16 Intensity</t>
   </si>
   <si>
     <t>Ama Xtreme 16 Intensity</t>
   </si>
   <si>
     <t>G16AMXTR4SU</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16TNTLC1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>