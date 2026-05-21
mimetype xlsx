--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -110,66 +110,66 @@
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">18 Intense Blue </t>
   </si>
   <si>
     <t xml:space="preserve">Integrity18 Intense Blue </t>
   </si>
   <si>
     <t>G18INTEG1NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>18 Navy Telos</t>
   </si>
   <si>
     <t>Arete 18 Navy Telos</t>
   </si>
   <si>
     <t>G18ARETE1NT</t>
   </si>
   <si>
+    <t>18 National White</t>
+  </si>
+  <si>
+    <t>EXCEL 18 National White</t>
+  </si>
+  <si>
+    <t>G18EXCEL2NT</t>
+  </si>
+  <si>
     <t>18'S NATIONAL BLACK SEARS</t>
   </si>
   <si>
     <t>Madfrog 18N Black Sears</t>
   </si>
   <si>
     <t>G18FROGS2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G18EXCEL2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>Premier 18 Black</t>
   </si>
   <si>
     <t>G18PREMR1NT</t>
   </si>
   <si>
     <t>18 White</t>
   </si>
   <si>
     <t>Skyline 18 White</t>
   </si>
   <si>
     <t>G18SKYLN3NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>TEJAS 18 Black</t>
   </si>
@@ -976,71 +976,71 @@
         <v>96.715</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>30</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7">
         <v>95.679</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>95.197</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>95.197</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">