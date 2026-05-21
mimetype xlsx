--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -95,71 +95,71 @@
   <si>
     <t>12 Black</t>
   </si>
   <si>
     <t>Storm 12 Black</t>
   </si>
   <si>
     <t>G12STORM1NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>12 Black Ellen</t>
   </si>
   <si>
     <t>EMV 12 Black Ellen</t>
   </si>
   <si>
     <t>G12EAGMT2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Caddo Hot Shots</t>
+  </si>
+  <si>
+    <t>12 ELITE</t>
+  </si>
+  <si>
+    <t>HOT SHOTS 12E</t>
+  </si>
+  <si>
+    <t>G12CADHS1NT</t>
+  </si>
+  <si>
     <t>12 Purple</t>
   </si>
   <si>
     <t>Storm 12 Purple</t>
   </si>
   <si>
     <t>G12STORM2NT</t>
   </si>
   <si>
-    <t>Caddo Hot Shots</t>
-[...10 lines deleted...]
-  <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>12 EXV Black</t>
   </si>
   <si>
     <t>Vision 12 EXV Black</t>
   </si>
   <si>
     <t>G12VIVBC1NT</t>
   </si>
   <si>
     <t>M.V.P.</t>
   </si>
   <si>
     <t>12 National</t>
   </si>
   <si>
     <t>MVP 12 National</t>
   </si>
   <si>
     <t>G12MVPVC1NT</t>
   </si>
   <si>
     <t>Elevate VBC</t>
@@ -299,225 +299,225 @@
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>WF Elite 12 White</t>
   </si>
   <si>
     <t>G12WFELT2NT</t>
   </si>
   <si>
     <t>Victory 12 Gold</t>
   </si>
   <si>
     <t>G12VCTRY4NT</t>
   </si>
   <si>
     <t>12 Club Red</t>
   </si>
   <si>
     <t>Integrity 12 Club Red</t>
   </si>
   <si>
     <t>G12INTEG4NT</t>
   </si>
   <si>
+    <t>Dallas Starlings  VBC</t>
+  </si>
+  <si>
+    <t>Lonestar Thunder 12 Black</t>
+  </si>
+  <si>
+    <t>G12STARL1NT</t>
+  </si>
+  <si>
+    <t>Summit Volleyball</t>
+  </si>
+  <si>
+    <t>12 Elite White</t>
+  </si>
+  <si>
+    <t>Summit 12 Elite White</t>
+  </si>
+  <si>
+    <t>G12DSUMM3NT</t>
+  </si>
+  <si>
+    <t>12 Elite Black</t>
+  </si>
+  <si>
+    <t>Summit 12 Elite Black</t>
+  </si>
+  <si>
+    <t>G12DSUMM2NT</t>
+  </si>
+  <si>
+    <t>EAST 12'S DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog East 12 Diamond </t>
+  </si>
+  <si>
+    <t>G12FROGS7NT</t>
+  </si>
+  <si>
+    <t>12 East</t>
+  </si>
+  <si>
+    <t>Victory 12 East</t>
+  </si>
+  <si>
+    <t>G12VCTRY5NT</t>
+  </si>
+  <si>
     <t>Architects Volleyball Club</t>
   </si>
   <si>
     <t>AVC 12 Black</t>
   </si>
   <si>
     <t>G12ELLIS1NT</t>
   </si>
   <si>
-    <t>Dallas Starlings  VBC</t>
-[...44 lines deleted...]
-    <t>G12VCTRY5NT</t>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 12 Black</t>
+  </si>
+  <si>
+    <t>G12CUVBC1NT</t>
+  </si>
+  <si>
+    <t>12 Alaka'i-Kennedy</t>
+  </si>
+  <si>
+    <t>FH 12 Alaka'i-Kennedy</t>
+  </si>
+  <si>
+    <t>G12FIELD3NT</t>
+  </si>
+  <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12 Black</t>
+  </si>
+  <si>
+    <t>iCrush 12 Black</t>
+  </si>
+  <si>
+    <t>G12INCRU1NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
+    <t>South 12 White</t>
+  </si>
+  <si>
+    <t>TAV South 12 White</t>
+  </si>
+  <si>
+    <t>G12TXADV10NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>12.1 National</t>
+  </si>
+  <si>
+    <t>Pono 12.1 Nash</t>
+  </si>
+  <si>
+    <t>G12PONOV1NT</t>
+  </si>
+  <si>
+    <t>12 Wild</t>
+  </si>
+  <si>
+    <t>Instinct 12 Wild</t>
+  </si>
+  <si>
+    <t>G12INSTN3NT</t>
+  </si>
+  <si>
+    <t>South 12 Royal</t>
+  </si>
+  <si>
+    <t>TAV South 12 Royal</t>
+  </si>
+  <si>
+    <t>G12TXADV4NT</t>
+  </si>
+  <si>
+    <t>12 Alaka'i-Erica</t>
+  </si>
+  <si>
+    <t>FH 12 Alaka'i-Erica</t>
+  </si>
+  <si>
+    <t>G12FIELD5NT</t>
+  </si>
+  <si>
     <t>South 12 Burleson</t>
   </si>
   <si>
     <t xml:space="preserve">TAV South 12 Burleson </t>
   </si>
   <si>
     <t>G12TXADV5NT</t>
   </si>
   <si>
     <t>Blazing Owls</t>
   </si>
   <si>
     <t>12 Orange</t>
   </si>
   <si>
     <t>BOV 12 Orange</t>
   </si>
   <si>
     <t>G12BOWLV1NT</t>
   </si>
   <si>
     <t>12 National Black</t>
   </si>
   <si>
     <t>360 12 National Black</t>
   </si>
   <si>
     <t>G12SIXTY3NT</t>
   </si>
   <si>
     <t>Drive Nation Red Oak 12 Elite</t>
   </si>
   <si>
     <t>DNRO 12 Elite</t>
   </si>
   <si>
     <t>G12DRIVE5NT</t>
-  </si>
-[...76 lines deleted...]
-    <t>G12FIELD5NT</t>
   </si>
   <si>
     <t>12 Royal Caroline</t>
   </si>
   <si>
     <t>EMV 12 Royal Caroline</t>
   </si>
   <si>
     <t>G12EAGMT3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>12 Royal Katie</t>
   </si>
   <si>
     <t>EMV 12 Royal Katie</t>
   </si>
   <si>
     <t>G12EAGMT4NT</t>
   </si>
 </sst>
 </file>
 
@@ -980,71 +980,71 @@
         <v>81.277</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6">
         <v>76.917</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>76.899</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>76.899</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
@@ -1386,365 +1386,365 @@
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" t="s">
         <v>96</v>
       </c>
       <c r="D26" t="s">
         <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>26</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>98</v>
       </c>
       <c r="B27" t="s">
         <v>99</v>
       </c>
       <c r="C27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>26</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B28" t="s">
         <v>102</v>
       </c>
       <c r="C28" t="s">
         <v>103</v>
       </c>
       <c r="D28" t="s">
         <v>104</v>
       </c>
       <c r="E28" t="s">
         <v>26</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="B29" t="s">
         <v>105</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>107</v>
       </c>
       <c r="E29" t="s">
         <v>26</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" t="s">
         <v>109</v>
       </c>
       <c r="D30" t="s">
         <v>110</v>
       </c>
       <c r="E30" t="s">
         <v>26</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C31" t="s">
         <v>112</v>
       </c>
       <c r="D31" t="s">
         <v>113</v>
       </c>
       <c r="E31" t="s">
         <v>26</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>114</v>
       </c>
       <c r="B32" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" t="s">
         <v>115</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" t="s">
+        <v>117</v>
+      </c>
+      <c r="C33" t="s">
         <v>118</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>6</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
+        <v>121</v>
+      </c>
+      <c r="C34" t="s">
         <v>122</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>80</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
         <v>125</v>
       </c>
       <c r="C35" t="s">
         <v>126</v>
       </c>
       <c r="D35" t="s">
         <v>127</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="C36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C37" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="B38" t="s">
         <v>135</v>
       </c>
       <c r="C38" t="s">
         <v>136</v>
       </c>
       <c r="D38" t="s">
         <v>137</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>114</v>
+        <v>53</v>
       </c>
       <c r="B39" t="s">
         <v>138</v>
       </c>
       <c r="C39" t="s">
         <v>139</v>
       </c>
       <c r="D39" t="s">
         <v>140</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" t="s">
         <v>141</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>142</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>144</v>
       </c>
       <c r="B41" t="s">
         <v>145</v>
       </c>
       <c r="C41" t="s">
         <v>146</v>
       </c>
       <c r="D41" t="s">
         <v>147</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>148</v>
       </c>
       <c r="C42" t="s">
         <v>149</v>
       </c>
       <c r="D42" t="s">
         <v>150</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="B43" t="s">
         <v>151</v>
       </c>
       <c r="C43" t="s">
         <v>152</v>
       </c>
       <c r="D43" t="s">
         <v>153</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>22</v>
       </c>
       <c r="B44" t="s">
         <v>154</v>
       </c>
       <c r="C44" t="s">