--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -572,69 +572,69 @@
   <si>
     <t>HOT SHOTS 13E</t>
   </si>
   <si>
     <t>G13CADHS1NT</t>
   </si>
   <si>
     <t>13.1 National</t>
   </si>
   <si>
     <t>Pono 13.1 Katie</t>
   </si>
   <si>
     <t>G13PONOV1NT</t>
   </si>
   <si>
     <t>Red Oak 13 Local</t>
   </si>
   <si>
     <t>DN Red Oak 13 Local</t>
   </si>
   <si>
     <t>G13DRIVE5NT</t>
   </si>
   <si>
+    <t>13 National Black</t>
+  </si>
+  <si>
+    <t>360 13 National Black</t>
+  </si>
+  <si>
+    <t>G13SIXTY4NT</t>
+  </si>
+  <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>13U Aleman</t>
   </si>
   <si>
     <t>VSTX 13U Aleman</t>
   </si>
   <si>
     <t>G13VSVBC1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13SIXTY4NT</t>
   </si>
   <si>
     <t>13 Club Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 13 Club Red </t>
   </si>
   <si>
     <t>G13INTEG4NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2048,71 +2048,71 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>183</v>
       </c>
       <c r="C54" t="s">
         <v>184</v>
       </c>
       <c r="D54" t="s">
         <v>185</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54">
         <v>0.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
+        <v>10</v>
+      </c>
+      <c r="B55" t="s">
         <v>186</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>187</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55">
         <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
       <c r="B56" t="s">
         <v>190</v>
       </c>
       <c r="C56" t="s">
         <v>191</v>
       </c>
       <c r="D56" t="s">
         <v>192</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56">
         <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>98</v>
       </c>
       <c r="B57" t="s">
         <v>193</v>
       </c>
       <c r="C57" t="s">