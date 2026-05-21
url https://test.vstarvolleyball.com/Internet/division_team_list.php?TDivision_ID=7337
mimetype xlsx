--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -632,183 +632,183 @@
   <si>
     <t>G14SIXTY4NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t xml:space="preserve"> EAST 14'S DIAMOND </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 14 Diamond </t>
   </si>
   <si>
     <t>G14FROGS7NT</t>
   </si>
   <si>
     <t>14 Gold</t>
   </si>
   <si>
     <t>Victory 14 Gold</t>
   </si>
   <si>
     <t>G14VCTRY5NT</t>
   </si>
   <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>14 Blue</t>
+  </si>
+  <si>
+    <t>Ohana V 14 Blue</t>
+  </si>
+  <si>
+    <t>G14OHANA1NT</t>
+  </si>
+  <si>
+    <t>NET Juniors</t>
+  </si>
+  <si>
+    <t>NET 14's White</t>
+  </si>
+  <si>
+    <t>G14NETJR3NT</t>
+  </si>
+  <si>
+    <t>14 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>FH 14 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>G14FIELD5NT</t>
+  </si>
+  <si>
+    <t>Blazing Owls</t>
+  </si>
+  <si>
+    <t>14 Orange</t>
+  </si>
+  <si>
+    <t>BOV 14 Orange</t>
+  </si>
+  <si>
+    <t>G14BOWLV1NT</t>
+  </si>
+  <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>14 National White</t>
+  </si>
+  <si>
+    <t>LVA 14 National White</t>
+  </si>
+  <si>
+    <t>G14LUNVA2NT</t>
+  </si>
+  <si>
+    <t>14 National Black</t>
+  </si>
+  <si>
+    <t>360 14 National Black</t>
+  </si>
+  <si>
+    <t>G14SIXTY6NT</t>
+  </si>
+  <si>
+    <t>Uncommon</t>
+  </si>
+  <si>
+    <t>Uncommon 14U</t>
+  </si>
+  <si>
+    <t>G14UNCOM1NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>14 Prep Navy</t>
+  </si>
+  <si>
+    <t>Arete 14 Prep Navy</t>
+  </si>
+  <si>
+    <t>G14ARETE5NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>14.2 National</t>
+  </si>
+  <si>
+    <t>Pono 14.2 Megan</t>
+  </si>
+  <si>
+    <t>G14PONOV2NT</t>
+  </si>
+  <si>
+    <t>Freedom Volleyball Club</t>
+  </si>
+  <si>
+    <t>FAV 14 Black</t>
+  </si>
+  <si>
+    <t>G14FREVB1NT</t>
+  </si>
+  <si>
+    <t>iCrush 14 Orange</t>
+  </si>
+  <si>
+    <t>G14INCRU2NT</t>
+  </si>
+  <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 14 Black</t>
+  </si>
+  <si>
+    <t>G14CUVBC1NT</t>
+  </si>
+  <si>
     <t>360 14.2</t>
   </si>
   <si>
     <t>G14SIXTY5NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 14 White</t>
   </si>
   <si>
     <t>G14ALLEG3NT</t>
-  </si>
-[...118 lines deleted...]
-    <t>G14CUVBC1NT</t>
   </si>
   <si>
     <t>Drive Nation 14 Gold</t>
   </si>
   <si>
     <t>DN 14 Gold</t>
   </si>
   <si>
     <t>G14DRIVE4NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2342,314 +2342,314 @@
         <v>57.141</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>140</v>
       </c>
       <c r="B60" t="s">
         <v>203</v>
       </c>
       <c r="C60" t="s">
         <v>204</v>
       </c>
       <c r="D60" t="s">
         <v>205</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60">
         <v>56.563</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14.2</v>
+        <v>206</v>
+      </c>
+      <c r="B61" t="s">
+        <v>207</v>
       </c>
       <c r="C61" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D61" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B62" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C62" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D62" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62">
         <v>0.0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>211</v>
+        <v>81</v>
       </c>
       <c r="B63" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C63" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D63" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63">
         <v>0.0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B64" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C64" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D64" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64">
         <v>0.0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>81</v>
+        <v>220</v>
       </c>
       <c r="B65" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C65" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D65" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65">
         <v>0.0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>221</v>
+        <v>16</v>
       </c>
       <c r="B66" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C66" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D66" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="F66">
         <v>0.0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B67" t="s">
-        <v>226</v>
+        <v>133</v>
       </c>
       <c r="C67" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D67" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67">
         <v>0.0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>16</v>
+        <v>230</v>
       </c>
       <c r="B68" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C68" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D68" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="F68">
         <v>0.0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B69" t="s">
-        <v>133</v>
+        <v>235</v>
       </c>
       <c r="C69" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D69" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69">
         <v>0.0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B70" t="s">
-        <v>236</v>
+        <v>29</v>
       </c>
       <c r="C70" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D70" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70">
         <v>0.0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>239</v>
+        <v>46</v>
       </c>
       <c r="B71" t="s">
-        <v>240</v>
+        <v>217</v>
       </c>
       <c r="C71" t="s">
         <v>241</v>
       </c>
       <c r="D71" t="s">
         <v>242</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71">
         <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>243</v>
       </c>
       <c r="B72" t="s">
         <v>29</v>
       </c>
       <c r="C72" t="s">
         <v>244</v>
       </c>
       <c r="D72" t="s">
         <v>245</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72">
         <v>0.0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>16</v>
+      </c>
+      <c r="B73">
+        <v>14.2</v>
       </c>
       <c r="C73" t="s">
         <v>246</v>
       </c>
       <c r="D73" t="s">
         <v>247</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="F73">
         <v>0.0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>248</v>
       </c>
       <c r="B74" t="s">
-        <v>29</v>
+        <v>249</v>
       </c>
       <c r="C74" t="s">
         <v>249</v>
       </c>
       <c r="D74" t="s">
         <v>250</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="F74">
         <v>0.0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>67</v>
       </c>
       <c r="B75" t="s">
         <v>251</v>
       </c>
       <c r="C75" t="s">
         <v>252</v>
       </c>
       <c r="D75" t="s">