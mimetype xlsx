--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -206,101 +206,101 @@
   <si>
     <t>G15AMSVC3NT</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 15 Rip</t>
   </si>
   <si>
     <t>G15WAVBC1NT</t>
   </si>
   <si>
     <t>M.V.P.</t>
   </si>
   <si>
     <t>15 Elite</t>
   </si>
   <si>
     <t>MVP 15 Elite</t>
   </si>
   <si>
     <t>G15MVPVC1NT</t>
   </si>
   <si>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Regional Blue</t>
+  </si>
+  <si>
+    <t>Liberty 15 Regional Blue</t>
+  </si>
+  <si>
+    <t>G15LIVBC2NT</t>
+  </si>
+  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 15 Royal</t>
   </si>
   <si>
     <t>TAV South 15 Royal</t>
   </si>
   <si>
     <t>G15TXADV5NT</t>
   </si>
   <si>
-    <t>Liberty Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>15 EXV Black</t>
   </si>
   <si>
     <t>Vision 15 EXV Black</t>
   </si>
   <si>
     <t>G15VIVBC2NT</t>
   </si>
   <si>
+    <t>15 Purple</t>
+  </si>
+  <si>
+    <t>Storm 15 Purple</t>
+  </si>
+  <si>
+    <t>G15STORM2NT</t>
+  </si>
+  <si>
     <t>IVC 15U National Angela</t>
   </si>
   <si>
     <t>G15INFTY3NT</t>
   </si>
   <si>
-    <t>15 Purple</t>
-[...7 lines deleted...]
-  <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>15 White</t>
   </si>
   <si>
     <t>WF Elite 15 White</t>
   </si>
   <si>
     <t>G15WFELT2NT</t>
   </si>
   <si>
     <t xml:space="preserve">EAST 15’S DIAMOND </t>
   </si>
   <si>
     <t>Madfrog East 15 Diamond</t>
   </si>
   <si>
     <t>G15FROGS6NT</t>
   </si>
   <si>
     <t>15 National Red</t>
   </si>
   <si>
     <t>Liberty 15 National Red</t>
@@ -464,68 +464,68 @@
   <si>
     <t>G15RYZEV1NT</t>
   </si>
   <si>
     <t>15 Wild 1</t>
   </si>
   <si>
     <t>Instinct 15 Wild 1</t>
   </si>
   <si>
     <t>G15INSTN3NT</t>
   </si>
   <si>
     <t>360 15 National Red</t>
   </si>
   <si>
     <t>G15SIXTY8NT</t>
   </si>
   <si>
     <t>360 15.2</t>
   </si>
   <si>
     <t>G15SIXTY6NT</t>
   </si>
   <si>
+    <t>South 15 White</t>
+  </si>
+  <si>
+    <t>TAV South 15 White</t>
+  </si>
+  <si>
+    <t>G15TXADV8NT</t>
+  </si>
+  <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>Elevate 15 White</t>
   </si>
   <si>
     <t>G15COTTN3NT</t>
   </si>
   <si>
-    <t>South 15 White</t>
-[...7 lines deleted...]
-  <si>
     <t>15 Red</t>
   </si>
   <si>
     <t>WF Elite 15 Red</t>
   </si>
   <si>
     <t>G15WFELT3NT</t>
   </si>
   <si>
     <t>Power 15 White</t>
   </si>
   <si>
     <t>G15POWER3NT</t>
   </si>
   <si>
     <t>Wolfpack Dynasty VBC</t>
   </si>
   <si>
     <t>15 Elite Black</t>
   </si>
   <si>
     <t>W15 Elite Black</t>
   </si>
   <si>
     <t>G15WPDVB1NT</t>
@@ -596,135 +596,135 @@
   <si>
     <t>360 15 National White</t>
   </si>
   <si>
     <t>G15SIXTY9NT</t>
   </si>
   <si>
     <t xml:space="preserve">EAST 15’S EMERALD </t>
   </si>
   <si>
     <t>Madfrog East 15 Emerald</t>
   </si>
   <si>
     <t>G15FROGS7NT</t>
   </si>
   <si>
     <t>15 Royal Catrina</t>
   </si>
   <si>
     <t>EMV 15 Royal Catrina</t>
   </si>
   <si>
     <t>G15EAGMT5NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 14 Metro</t>
+  </si>
+  <si>
+    <t>DN 14 Metro</t>
+  </si>
+  <si>
+    <t>G15DRIVE5NT</t>
+  </si>
+  <si>
     <t>Ohana Volleyball</t>
   </si>
   <si>
     <t>15 Blue</t>
   </si>
   <si>
     <t>Ohana V 15 Blue</t>
   </si>
   <si>
     <t>G15OHANA1NT</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>LVA National White</t>
   </si>
   <si>
     <t>G15LUNVA5NT</t>
   </si>
   <si>
     <t>Forge Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>15U-Pink</t>
   </si>
   <si>
     <t>Forge 15U</t>
   </si>
   <si>
     <t>G15FORGE1NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>15U Green</t>
   </si>
   <si>
     <t>VSTX 15U Green</t>
   </si>
   <si>
     <t>G15VSVBC3NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Drive Nation Volleyball </t>
-[...10 lines deleted...]
-  <si>
     <t>iCrush 15 Black</t>
   </si>
   <si>
     <t>G15INCRU1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
+    <t>Caddo Hot Shots</t>
+  </si>
+  <si>
+    <t>15 ELITE</t>
+  </si>
+  <si>
+    <t>HOT SHOTS 15E</t>
+  </si>
+  <si>
+    <t>G15CADHS2NT</t>
+  </si>
+  <si>
     <t>Drive Nation 15 Gold</t>
   </si>
   <si>
     <t>DN 15 Gold</t>
   </si>
   <si>
     <t>G15DRIVE4NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G15CADHS2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1446,74 +1446,74 @@
         <v>67.922</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>74</v>
       </c>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>67.548</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>66.986</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" t="s">
         <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>66.986</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>81</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" t="s">
@@ -1526,51 +1526,51 @@
         <v>66.97499999999999</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24" t="s">
         <v>85</v>
       </c>
       <c r="C24" t="s">
         <v>86</v>
       </c>
       <c r="D24" t="s">
         <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
       <c r="F24">
         <v>66.816</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B25" t="s">
         <v>88</v>
       </c>
       <c r="C25" t="s">
         <v>89</v>
       </c>
       <c r="D25" t="s">
         <v>90</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>66.614</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" t="s">
@@ -1946,74 +1946,74 @@
         <v>63.085000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>11</v>
       </c>
       <c r="B45">
         <v>15.2</v>
       </c>
       <c r="C45" t="s">
         <v>148</v>
       </c>
       <c r="D45" t="s">
         <v>149</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
         <v>63.075000000000003</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
+        <v>68</v>
+      </c>
+      <c r="B46" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C46" t="s">
         <v>151</v>
       </c>
       <c r="D46" t="s">
         <v>152</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
         <v>62.532</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>64</v>
+        <v>153</v>
       </c>
       <c r="B47" t="s">
-        <v>153</v>
+        <v>82</v>
       </c>
       <c r="C47" t="s">
         <v>154</v>
       </c>
       <c r="D47" t="s">
         <v>155</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
         <v>62.532</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>81</v>
       </c>
       <c r="B48" t="s">
         <v>156</v>
       </c>
       <c r="C48" t="s">
         <v>157</v>
       </c>
       <c r="D48" t="s">
@@ -2249,71 +2249,71 @@
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>194</v>
       </c>
       <c r="B60" t="s">
         <v>195</v>
       </c>
       <c r="C60" t="s">
         <v>196</v>
       </c>
       <c r="D60" t="s">
         <v>197</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60">
         <v>0.0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>198</v>
       </c>
       <c r="B61" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="C61" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D61" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B62" t="s">
-        <v>202</v>
+        <v>185</v>
       </c>
       <c r="C62" t="s">
         <v>203</v>
       </c>
       <c r="D62" t="s">
         <v>204</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62">
         <v>0.0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>205</v>
       </c>
       <c r="B63" t="s">
         <v>206</v>
       </c>
       <c r="C63" t="s">
         <v>207</v>
       </c>
       <c r="D63" t="s">
@@ -2346,71 +2346,71 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>168</v>
       </c>
       <c r="B65" t="s">
         <v>20</v>
       </c>
       <c r="C65" t="s">
         <v>213</v>
       </c>
       <c r="D65" t="s">
         <v>214</v>
       </c>
       <c r="E65" t="s">
         <v>215</v>
       </c>
       <c r="F65">
         <v>68.535</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="B66" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C66" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D66" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E66" t="s">
         <v>215</v>
       </c>
       <c r="F66">
         <v>0.0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>219</v>
+        <v>194</v>
       </c>
       <c r="B67" t="s">
         <v>220</v>
       </c>
       <c r="C67" t="s">
         <v>221</v>
       </c>
       <c r="D67" t="s">
         <v>222</v>
       </c>
       <c r="E67" t="s">
         <v>215</v>
       </c>
       <c r="F67">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>