--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -437,93 +437,93 @@
   <si>
     <t>G16INSTN2NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>WVC 16 VERNON</t>
   </si>
   <si>
     <t>WVC 16 Vernon</t>
   </si>
   <si>
     <t>G16WINDT3NT</t>
   </si>
   <si>
     <t>South 16 National</t>
   </si>
   <si>
     <t>TAV South 16 National</t>
   </si>
   <si>
     <t>G16TXADV9NT</t>
   </si>
   <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>16.1 National</t>
+  </si>
+  <si>
+    <t>Pono 16.1 Steven</t>
+  </si>
+  <si>
+    <t>G16PONOV1NT</t>
+  </si>
+  <si>
+    <t>Oklahoma Maverick Volleyball Club</t>
+  </si>
+  <si>
+    <t>OklahomaMaverick Top Gun</t>
+  </si>
+  <si>
+    <t>Maverick Top Gun</t>
+  </si>
+  <si>
+    <t>G16OKMAV1OK</t>
+  </si>
+  <si>
+    <t>Freedom Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 BLACK</t>
+  </si>
+  <si>
+    <t>FAV 16 Black</t>
+  </si>
+  <si>
+    <t>G16FREVB1NT</t>
+  </si>
+  <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>CUVB 16 Black</t>
   </si>
   <si>
     <t>G16CUVBC1NT</t>
-  </si>
-[...34 lines deleted...]
-    <t>G16FREVB1NT</t>
   </si>
   <si>
     <t>16U Orange</t>
   </si>
   <si>
     <t>iCrush 16U Orange</t>
   </si>
   <si>
     <t>G16INCRU2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1660,111 +1660,111 @@
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40" t="s">
         <v>138</v>
       </c>
       <c r="C40" t="s">
         <v>139</v>
       </c>
       <c r="D40" t="s">
         <v>140</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
         <v>72.818</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>141</v>
       </c>
       <c r="B41" t="s">
-        <v>59</v>
+        <v>142</v>
       </c>
       <c r="C41" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D41" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D42" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B43" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>59</v>
       </c>
       <c r="C44" t="s">
         <v>154</v>
       </c>
       <c r="D44" t="s">
         <v>155</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
         <v>0.0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>99</v>
       </c>
       <c r="B45" t="s">
         <v>156</v>
       </c>
       <c r="C45" t="s">
         <v>157</v>
       </c>
       <c r="D45" t="s">