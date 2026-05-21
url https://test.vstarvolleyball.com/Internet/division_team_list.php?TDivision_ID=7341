--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -83,74 +83,74 @@
   <si>
     <t>11 Black April</t>
   </si>
   <si>
     <t>EMV 11 Black April</t>
   </si>
   <si>
     <t>G11EAGMT1NT</t>
   </si>
   <si>
     <t>1United 11Elite Blue</t>
   </si>
   <si>
     <t>G111UNVB2NT</t>
   </si>
   <si>
     <t>11'S NATIONAL BLACK</t>
   </si>
   <si>
     <t>Madfrog 11N Black</t>
   </si>
   <si>
     <t>G11FROGS2NT</t>
   </si>
   <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>11 Blue</t>
+  </si>
+  <si>
+    <t>Elevate 11 Blue</t>
+  </si>
+  <si>
+    <t>G11COTTN1NT</t>
+  </si>
+  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>11 Intense Blue</t>
   </si>
   <si>
     <t>Integrity 11 Intense Blue</t>
   </si>
   <si>
     <t>G11INTEG1NT</t>
   </si>
   <si>
-    <t>Elevate VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 11 USA-Rico</t>
   </si>
   <si>
     <t>G11FRFLY1NT</t>
   </si>
   <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve">11 Black </t>
   </si>
   <si>
     <t xml:space="preserve">DEAVB 11 Black </t>
   </si>
   <si>
     <t>G11DEAVB1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
@@ -200,129 +200,129 @@
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>11 Black</t>
   </si>
   <si>
     <t>Storm 11 Black</t>
   </si>
   <si>
     <t>G11STORM1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>11 Red</t>
   </si>
   <si>
     <t>Drive Nation 11 Red</t>
   </si>
   <si>
     <t>G11DRIVE1NT</t>
   </si>
   <si>
+    <t>1United 10N Blue</t>
+  </si>
+  <si>
+    <t>G101UNVB1NT</t>
+  </si>
+  <si>
+    <t>11 Ikaika-Ashleigh</t>
+  </si>
+  <si>
+    <t>FH 11 Ikaika-Ashleigh</t>
+  </si>
+  <si>
+    <t>G11FIELD2NT</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>11 Black Josh</t>
+  </si>
+  <si>
+    <t>TEJAS 11 Black Josh</t>
+  </si>
+  <si>
+    <t>G11TEJAS1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>11 Kaos Black</t>
+  </si>
+  <si>
+    <t>360 11 Kaos Black</t>
+  </si>
+  <si>
+    <t>G11SIXTY1NT</t>
+  </si>
+  <si>
+    <t>10 Ikaika-Chelsea</t>
+  </si>
+  <si>
+    <t>FH 10 Ikaika-Chelsea</t>
+  </si>
+  <si>
+    <t>G10FIELD1NT</t>
+  </si>
+  <si>
     <t>10'S NATIONAL BLACK</t>
   </si>
   <si>
     <t>Madfrog 10N Black</t>
   </si>
   <si>
     <t>G10FROGS2NT</t>
   </si>
   <si>
     <t>Flyers 10 NAT-Christi</t>
   </si>
   <si>
     <t>G10FRFLY1NT</t>
   </si>
   <si>
     <t>10'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 10N Green</t>
   </si>
   <si>
     <t>G10FROGS1NT</t>
   </si>
   <si>
     <t>10 Black Krista</t>
   </si>
   <si>
     <t>EMV 10 Black Krista</t>
   </si>
   <si>
     <t>G10EAGMT1NT</t>
-  </si>
-[...46 lines deleted...]
-    <t>G10FIELD1NT</t>
   </si>
   <si>
     <t>11 Red Erik</t>
   </si>
   <si>
     <t>TEJAS 11 Red Erik</t>
   </si>
   <si>
     <t>G11TEJAS2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -976,231 +976,231 @@
         <v>64.15900000000001</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16">
         <v>63.626</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="B22" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C22" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="B23" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" t="s">
         <v>84</v>
       </c>
       <c r="D24" t="s">
         <v>85</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>87</v>
       </c>
       <c r="D25" t="s">
         <v>88</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="B26" t="s">
         <v>89</v>
       </c>
       <c r="C26" t="s">
         <v>90</v>
       </c>
       <c r="D26" t="s">
         <v>91</v>
       </c>
       <c r="E26" t="s">
         <v>92</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>