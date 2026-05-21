--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -188,65 +188,65 @@
   <si>
     <t>12 Elite Green</t>
   </si>
   <si>
     <t>Victory 12 Elite Green</t>
   </si>
   <si>
     <t>G12VCTRY2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>12 Black</t>
   </si>
   <si>
     <t>Storm 12 Black</t>
   </si>
   <si>
     <t>G12STORM1NT</t>
   </si>
   <si>
+    <t>12'S ELITE GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 12E Green</t>
+  </si>
+  <si>
+    <t>G12FROGS4NT</t>
+  </si>
+  <si>
     <t>Flyers 12 USA-Charlie</t>
   </si>
   <si>
     <t>G12FRFLY2NT</t>
   </si>
   <si>
-    <t>12'S ELITE GREEN</t>
-[...7 lines deleted...]
-  <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>WF Elite 12 Black</t>
   </si>
   <si>
     <t>G12WFELT1NT</t>
   </si>
   <si>
     <t>12 Purple</t>
   </si>
   <si>
     <t>Storm 12 Purple</t>
   </si>
   <si>
     <t>G12STORM2NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>12 Black Kevin</t>
   </si>
   <si>
     <t>TEJAS 12 Black Kevin</t>
@@ -416,90 +416,90 @@
   <si>
     <t>TEJAS 12 Black Summer</t>
   </si>
   <si>
     <t>G12TEJAS2NT</t>
   </si>
   <si>
     <t>Flyers 12 NAT-Heather</t>
   </si>
   <si>
     <t>G12FRFLY4NT</t>
   </si>
   <si>
     <t>MC United Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">MC United </t>
   </si>
   <si>
     <t>MC United</t>
   </si>
   <si>
     <t>G12MCUVB1NT</t>
   </si>
   <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>12.1 National</t>
+  </si>
+  <si>
+    <t>Pono 12.1 Nash</t>
+  </si>
+  <si>
+    <t>G12PONOV1NT</t>
+  </si>
+  <si>
+    <t>12 Alaka'i-Erica</t>
+  </si>
+  <si>
+    <t>FH 12 Alaka'i-Erica</t>
+  </si>
+  <si>
+    <t>G12FIELD5NT</t>
+  </si>
+  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 12 Royal</t>
   </si>
   <si>
     <t>TAV South 12 Royal</t>
   </si>
   <si>
     <t>G12TXADV4NT</t>
   </si>
   <si>
     <t>12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>G12FIELD3NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G12FIELD5NT</t>
   </si>
   <si>
     <t>12 Red Summer</t>
   </si>
   <si>
     <t>TEJAS 12 Red Summer</t>
   </si>
   <si>
     <t>G12TEJAS3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1133,74 +1133,74 @@
         <v>81.277</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>81.277</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>79.143</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>79.143</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>55</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" t="s">