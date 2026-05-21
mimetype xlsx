--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -488,78 +488,78 @@
   <si>
     <t>G131UNVB5NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>13 Red</t>
   </si>
   <si>
     <t>Liberty 13 Red</t>
   </si>
   <si>
     <t>G13LIVBC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 13 Blue</t>
   </si>
   <si>
     <t>G13ALLEG1NT</t>
   </si>
   <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>LVA 13 National</t>
+  </si>
+  <si>
+    <t>G13LUNVA1NT</t>
+  </si>
+  <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>13.2 National</t>
   </si>
   <si>
     <t>Pono 13.2 Nash</t>
   </si>
   <si>
     <t>G13PONOV2NT</t>
   </si>
   <si>
     <t>13.1 National</t>
   </si>
   <si>
     <t>Pono 13.1 Katie</t>
   </si>
   <si>
     <t>G13PONOV1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13LUNVA1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1844,91 +1844,91 @@
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>155</v>
       </c>
       <c r="B48" t="s">
         <v>156</v>
       </c>
       <c r="C48" t="s">
         <v>156</v>
       </c>
       <c r="D48" t="s">
         <v>157</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
         <v>59.735</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>158</v>
       </c>
       <c r="B49" t="s">
+        <v>140</v>
+      </c>
+      <c r="C49" t="s">
         <v>159</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
         <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B50" t="s">
         <v>162</v>
       </c>
       <c r="C50" t="s">
         <v>163</v>
       </c>
       <c r="D50" t="s">
         <v>164</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
+        <v>161</v>
+      </c>
+      <c r="B51" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C51" t="s">
         <v>166</v>
       </c>
       <c r="D51" t="s">
         <v>167</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>