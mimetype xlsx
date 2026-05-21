--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -314,83 +314,83 @@
   <si>
     <t xml:space="preserve">South 14 Royal </t>
   </si>
   <si>
     <t xml:space="preserve">TAV South 14 Royal </t>
   </si>
   <si>
     <t>G14TXADV5NT</t>
   </si>
   <si>
     <t>14 Intense Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 14 Intense Red </t>
   </si>
   <si>
     <t>G14INTEG2NT</t>
   </si>
   <si>
     <t>1United 14N White</t>
   </si>
   <si>
     <t>G141UNVB2NT</t>
   </si>
   <si>
+    <t>Flyers 14 USA-Kevin</t>
+  </si>
+  <si>
+    <t>G14FRFLY2NT</t>
+  </si>
+  <si>
+    <t>Untouchables EPA 14 Gold</t>
+  </si>
+  <si>
+    <t>UEPA 14G</t>
+  </si>
+  <si>
+    <t>G14UNTOU2NT</t>
+  </si>
+  <si>
     <t>14'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 14E Green</t>
   </si>
   <si>
     <t>G14FROGS4NT</t>
   </si>
   <si>
     <t>14'S ELITE BLACK</t>
   </si>
   <si>
     <t>Madfrog 14E Black</t>
   </si>
   <si>
     <t>G14FROGS5NT</t>
   </si>
   <si>
-    <t>Flyers 14 USA-Kevin</t>
-[...13 lines deleted...]
-  <si>
     <t>South 14 White</t>
   </si>
   <si>
     <t>TAV South 14 White</t>
   </si>
   <si>
     <t>G14TXADV6NT</t>
   </si>
   <si>
     <t>14 Ikaika-Courtney</t>
   </si>
   <si>
     <t>FH 14 Ikaika-Courtney</t>
   </si>
   <si>
     <t>G14FIELD2NT</t>
   </si>
   <si>
     <t>Victory 14 National Green</t>
   </si>
   <si>
     <t>G14VCTRY2NT</t>
   </si>
   <si>
     <t>1United 14Elite White</t>
@@ -500,72 +500,72 @@
   <si>
     <t>M.V.P.</t>
   </si>
   <si>
     <t>MVP 14 National</t>
   </si>
   <si>
     <t>G14MVPVC1NT</t>
   </si>
   <si>
     <t>1United 14N Silver</t>
   </si>
   <si>
     <t>G141UNVB4NT</t>
   </si>
   <si>
     <t>14 Gold</t>
   </si>
   <si>
     <t>Arsenal 14 Gold</t>
   </si>
   <si>
     <t>G14DAVBC1NT</t>
   </si>
   <si>
+    <t>14 Red Jesus</t>
+  </si>
+  <si>
+    <t>TEJAS 14 Red Jesus</t>
+  </si>
+  <si>
+    <t>G14TEJAS4NT</t>
+  </si>
+  <si>
     <t>14 Alaka'i-Bailey</t>
   </si>
   <si>
     <t>FH 14 Alaka'i-Bailey</t>
   </si>
   <si>
     <t>G14FIELD4NT</t>
   </si>
   <si>
     <t>Flyers 14 NAT-Nichole</t>
   </si>
   <si>
     <t>G14FRFLY6NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14TEJAS4NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Red</t>
   </si>
   <si>
     <t>Liberty 14 Red</t>
   </si>
   <si>
     <t>G14LIVBC1NT</t>
   </si>
   <si>
     <t>14 Wild Black</t>
   </si>
   <si>
     <t>Instinct 14 Wild Black</t>
   </si>
   <si>
     <t>G14INSTN2NT</t>
   </si>
   <si>
     <t>Flyers 14 USA-Jose</t>
   </si>
@@ -1654,111 +1654,111 @@
         <v>68.56100000000001</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>11</v>
       </c>
       <c r="B28" t="s">
         <v>98</v>
       </c>
       <c r="C28" t="s">
         <v>98</v>
       </c>
       <c r="D28" t="s">
         <v>99</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>68.51900000000001</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="B29" t="s">
         <v>100</v>
       </c>
       <c r="C29" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
         <v>67.872</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>6</v>
+        <v>51</v>
       </c>
       <c r="B30" t="s">
+        <v>102</v>
+      </c>
+      <c r="C30" t="s">
         <v>103</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
         <v>67.872</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C31" t="s">
         <v>106</v>
       </c>
       <c r="D31" t="s">
         <v>107</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
         <v>67.872</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>6</v>
       </c>
       <c r="B32" t="s">
         <v>108</v>
       </c>
       <c r="C32" t="s">
         <v>109</v>
       </c>
       <c r="D32" t="s">
         <v>110</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
         <v>67.872</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>111</v>
       </c>
       <c r="C33" t="s">
@@ -2094,94 +2094,94 @@
         <v>62.44</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>159</v>
       </c>
       <c r="C50" t="s">
         <v>160</v>
       </c>
       <c r="D50" t="s">
         <v>161</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50">
         <v>62.15</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B51" t="s">
         <v>162</v>
       </c>
       <c r="C51" t="s">
         <v>163</v>
       </c>
       <c r="D51" t="s">
         <v>164</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
         <v>61.943</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>165</v>
       </c>
       <c r="C52" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D52" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
         <v>61.943</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B53" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C53" t="s">
         <v>168</v>
       </c>
       <c r="D53" t="s">
         <v>169</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
         <v>61.943</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>170</v>
       </c>
       <c r="B54" t="s">
         <v>171</v>
       </c>
       <c r="C54" t="s">
         <v>172</v>
       </c>
       <c r="D54" t="s">