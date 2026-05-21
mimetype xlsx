--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -191,86 +191,86 @@
   <si>
     <t>Flyers 15 USA-Kevin</t>
   </si>
   <si>
     <t>G15FRFLY2NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>15 Ikaika-Daniel</t>
   </si>
   <si>
     <t>FH 15 Ikaika-Daniel</t>
   </si>
   <si>
     <t>G15FIELD1NT</t>
   </si>
   <si>
     <t>Flyers 15 USA-Ed</t>
   </si>
   <si>
     <t>G15FRFLY1NT</t>
   </si>
   <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Intense Blue</t>
+  </si>
+  <si>
+    <t>Integrity 15 Intense Blue</t>
+  </si>
+  <si>
+    <t>G15INTEG1NT</t>
+  </si>
+  <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>WF Elite 15 Black</t>
+  </si>
+  <si>
+    <t>G15WFELT1NT</t>
+  </si>
+  <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>15 Silver</t>
   </si>
   <si>
     <t>Elevate 15 Silver</t>
   </si>
   <si>
     <t>G15COTTN2NT</t>
   </si>
   <si>
-    <t>Integrity Volleyball Club</t>
-[...22 lines deleted...]
-  <si>
     <t>15 National Green</t>
   </si>
   <si>
     <t>Victory 15 National Green</t>
   </si>
   <si>
     <t>G15VCTRY2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 15 Blue</t>
   </si>
   <si>
     <t>G15ALLEG1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t>IVC 15U National</t>
   </si>
   <si>
     <t>IVC 15U National-1</t>
@@ -485,60 +485,60 @@
   <si>
     <t>360 15 Kaos Red</t>
   </si>
   <si>
     <t>G15SIXTY3NT</t>
   </si>
   <si>
     <t xml:space="preserve">15 Elite Gray </t>
   </si>
   <si>
     <t xml:space="preserve">Victory 15 Elite Gray </t>
   </si>
   <si>
     <t>G15VCTRY3NT</t>
   </si>
   <si>
     <t>M.V.P.</t>
   </si>
   <si>
     <t>MVP 15 Elite</t>
   </si>
   <si>
     <t>G15MVPVC1NT</t>
   </si>
   <si>
+    <t>Flyers 15 USA-Ali</t>
+  </si>
+  <si>
+    <t>G15FRFLY3NT</t>
+  </si>
+  <si>
     <t>Flyers 15 NAT-Jerry</t>
   </si>
   <si>
     <t>G15FRFLY6NT</t>
-  </si>
-[...4 lines deleted...]
-    <t>G15FRFLY3NT</t>
   </si>
   <si>
     <t>1United 15Elite Blue</t>
   </si>
   <si>
     <t>G151UNVB5NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>15 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 15 Regional Blue</t>
   </si>
   <si>
     <t>G15LIVBC2NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 15 Royal</t>
   </si>
@@ -1634,51 +1634,51 @@
         <v>78.89700000000001</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" t="s">
         <v>84</v>
       </c>
       <c r="D24" t="s">
         <v>85</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24">
         <v>78.411</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>87</v>
       </c>
       <c r="D25" t="s">
         <v>88</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25">
         <v>78.197</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>89</v>
       </c>
       <c r="B26" t="s">
         <v>90</v>
       </c>
       <c r="C26" t="s">
@@ -1717,51 +1717,51 @@
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28" t="s">
         <v>97</v>
       </c>
       <c r="C28" t="s">
         <v>98</v>
       </c>
       <c r="D28" t="s">
         <v>99</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28">
         <v>76.0049999999999955</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>100</v>
       </c>
       <c r="B29" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C29" t="s">
         <v>101</v>
       </c>
       <c r="D29" t="s">
         <v>102</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29">
         <v>75.283</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>93</v>
       </c>
       <c r="B30" t="s">
         <v>103</v>
       </c>
       <c r="C30" t="s">
         <v>104</v>
       </c>
       <c r="D30" t="s">
@@ -1894,51 +1894,51 @@
         <v>72.408</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>125</v>
       </c>
       <c r="B37" t="s">
         <v>126</v>
       </c>
       <c r="C37" t="s">
         <v>127</v>
       </c>
       <c r="D37" t="s">
         <v>128</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37">
         <v>72.097999999999999</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B38" t="s">
         <v>129</v>
       </c>
       <c r="C38" t="s">
         <v>130</v>
       </c>
       <c r="D38" t="s">
         <v>131</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38">
         <v>71.542</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>17</v>
       </c>
       <c r="B39" t="s">
         <v>132</v>
       </c>
       <c r="C39" t="s">
@@ -2257,51 +2257,51 @@
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>181</v>
       </c>
       <c r="B55" t="s">
         <v>182</v>
       </c>
       <c r="C55" t="s">
         <v>183</v>
       </c>
       <c r="D55" t="s">
         <v>184</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55">
         <v>65.667</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>185</v>
       </c>
       <c r="B56" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C56" t="s">
         <v>186</v>
       </c>
       <c r="D56" t="s">
         <v>187</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56">
         <v>65.193</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>50</v>
       </c>
       <c r="B57" t="s">
         <v>188</v>
       </c>
       <c r="C57" t="s">
         <v>188</v>
       </c>
       <c r="D57" t="s">
@@ -2514,51 +2514,51 @@
         <v>63.387</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>125</v>
       </c>
       <c r="B68" t="s">
         <v>215</v>
       </c>
       <c r="C68" t="s">
         <v>216</v>
       </c>
       <c r="D68" t="s">
         <v>217</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68">
         <v>62.699</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B69" t="s">
         <v>218</v>
       </c>
       <c r="C69" t="s">
         <v>219</v>
       </c>
       <c r="D69" t="s">
         <v>220</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
       <c r="F69">
         <v>62.532</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>221</v>
       </c>
       <c r="C70" t="s">