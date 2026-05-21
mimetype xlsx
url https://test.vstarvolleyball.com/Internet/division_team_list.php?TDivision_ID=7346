--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -575,66 +575,66 @@
   <si>
     <t>G16LIVBC2NT</t>
   </si>
   <si>
     <t>Untouchables  EPA 16 Gold</t>
   </si>
   <si>
     <t>UEPA 16G</t>
   </si>
   <si>
     <t>G16UNTOU2NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>16U Jessica</t>
   </si>
   <si>
     <t>VSTX 16u Jessica</t>
   </si>
   <si>
     <t>G16VSVBC1NT</t>
   </si>
   <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>16 National</t>
+  </si>
+  <si>
+    <t>LVA 16 National</t>
+  </si>
+  <si>
+    <t>G16LUNVA2NT</t>
+  </si>
+  <si>
     <t>Flyers 16 USA-Charles</t>
   </si>
   <si>
     <t>G16FRFLY2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16LUNVA2NT</t>
   </si>
   <si>
     <t>16 Purple</t>
   </si>
   <si>
     <t>SLAM 16 Purple</t>
   </si>
   <si>
     <t>G16SLAMV2NT</t>
   </si>
   <si>
     <t>15 National Red</t>
   </si>
   <si>
     <t>Liberty 15 National Red</t>
   </si>
   <si>
     <t>G15LIVBC1NT</t>
   </si>
   <si>
     <t>Texas Premier Volleyball</t>
   </si>
   <si>
     <t>TPV 16-National</t>
   </si>
@@ -2138,74 +2138,74 @@
         <v>75.892</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>183</v>
       </c>
       <c r="B57" t="s">
         <v>184</v>
       </c>
       <c r="C57" t="s">
         <v>185</v>
       </c>
       <c r="D57" t="s">
         <v>186</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57">
         <v>75.863</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>59</v>
+        <v>187</v>
       </c>
       <c r="B58" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C58" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D58" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58">
         <v>75.818</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>189</v>
+        <v>59</v>
       </c>
       <c r="B59" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C59" t="s">
         <v>191</v>
       </c>
       <c r="D59" t="s">
         <v>192</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59">
         <v>75.818</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>111</v>
       </c>
       <c r="B60" t="s">
         <v>193</v>
       </c>
       <c r="C60" t="s">
         <v>194</v>
       </c>
       <c r="D60" t="s">
@@ -2221,51 +2221,51 @@
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>131</v>
       </c>
       <c r="B61" t="s">
         <v>196</v>
       </c>
       <c r="C61" t="s">
         <v>197</v>
       </c>
       <c r="D61" t="s">
         <v>198</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61">
         <v>66.614</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>199</v>
       </c>
       <c r="B62" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C62" t="s">
         <v>200</v>
       </c>
       <c r="D62" t="s">
         <v>201</v>
       </c>
       <c r="E62" t="s">
         <v>202</v>
       </c>
       <c r="F62">
         <v>0.0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>203</v>
       </c>
       <c r="B63" t="s">
         <v>204</v>
       </c>
       <c r="C63" t="s">
         <v>205</v>
       </c>
       <c r="D63" t="s">