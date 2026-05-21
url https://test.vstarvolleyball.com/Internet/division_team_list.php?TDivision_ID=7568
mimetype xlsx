--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -374,150 +374,150 @@
   <si>
     <t>G13INTEG5NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>13 Red</t>
   </si>
   <si>
     <t>Liberty 13 Red</t>
   </si>
   <si>
     <t>G13LIVBC1NT</t>
   </si>
   <si>
     <t>Drive Nation 13 White</t>
   </si>
   <si>
     <t>DN 13 White</t>
   </si>
   <si>
     <t>G13DRIVE3NT</t>
   </si>
   <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 13 Black</t>
+  </si>
+  <si>
+    <t>G13CUVBC1NT</t>
+  </si>
+  <si>
+    <t>AVC 13 David</t>
+  </si>
+  <si>
+    <t>G13ELLIS2NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>13.1 National</t>
+  </si>
+  <si>
+    <t>Pono 13.1 Katie</t>
+  </si>
+  <si>
+    <t>G13PONOV1NT</t>
+  </si>
+  <si>
+    <t>Texas Legends Volleyball</t>
+  </si>
+  <si>
+    <t>13 Navy</t>
+  </si>
+  <si>
+    <t>TX Legends 13 Navy</t>
+  </si>
+  <si>
+    <t>G13TXLEG5LS</t>
+  </si>
+  <si>
+    <t>Ultimate Performance Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UPvbc 13 Elite </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UPvbc 13 Adidas Elite  </t>
+  </si>
+  <si>
+    <t>G13UPVBC1OK</t>
+  </si>
+  <si>
+    <t>TC Elite</t>
+  </si>
+  <si>
+    <t>13 ADAMSON</t>
+  </si>
+  <si>
+    <t>TC ELITE 13A</t>
+  </si>
+  <si>
+    <t>G13TCEVB3BY</t>
+  </si>
+  <si>
     <t>AVC 13 Hannah</t>
   </si>
   <si>
     <t>G13ELLIS3NT</t>
   </si>
   <si>
     <t>Oklahoma Peak Performance</t>
   </si>
   <si>
     <t>13-3 American</t>
   </si>
   <si>
     <t>OP2 13-3</t>
   </si>
   <si>
     <t>G13OP2VB3OK</t>
   </si>
   <si>
-    <t>Pono Volleyball</t>
-[...1 lines deleted...]
-  <si>
     <t>13.2 National</t>
   </si>
   <si>
     <t>Pono 13.2 Nash</t>
   </si>
   <si>
     <t>G13PONOV2NT</t>
   </si>
   <si>
     <t>Oklahoma Charge</t>
   </si>
   <si>
     <t>13-1 Stillwater</t>
   </si>
   <si>
     <t>OK Charge 13-1 Stillwater</t>
   </si>
   <si>
     <t>G13CHARG11OK</t>
-  </si>
-[...58 lines deleted...]
-    <t>G13TCEVB3BY</t>
   </si>
   <si>
     <t>Fifth Quarter Performance Elite</t>
   </si>
   <si>
     <t>13U</t>
   </si>
   <si>
     <t>FQP Elite</t>
   </si>
   <si>
     <t>G13FQPER1LS</t>
   </si>
   <si>
     <t>Amarillo Xtreme Volleyball</t>
   </si>
   <si>
     <t>Amarillo Xtreme 13 Storm</t>
   </si>
   <si>
     <t>Ama Xtreme 13 Storm</t>
   </si>
   <si>
     <t>G13AMXTR4SU</t>
   </si>
@@ -1547,211 +1547,211 @@
         <v>60.334</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33" t="s">
         <v>117</v>
       </c>
       <c r="C33" t="s">
         <v>118</v>
       </c>
       <c r="D33" t="s">
         <v>119</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33">
         <v>58.822</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>64</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
-        <v>120</v>
+        <v>25</v>
       </c>
       <c r="C34" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D34" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>122</v>
+        <v>64</v>
       </c>
       <c r="B35" t="s">
         <v>123</v>
       </c>
       <c r="C35" t="s">
+        <v>123</v>
+      </c>
+      <c r="D35" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
         <v>126</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>127</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" t="s">
         <v>130</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>131</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
+        <v>133</v>
+      </c>
+      <c r="B38" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C38" t="s">
         <v>135</v>
       </c>
       <c r="D38" t="s">
         <v>136</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>64</v>
+        <v>137</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C39" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>126</v>
+        <v>64</v>
       </c>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C40" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D40" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C41" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="B42" t="s">
         <v>147</v>
       </c>
       <c r="C42" t="s">
         <v>148</v>
       </c>
       <c r="D42" t="s">
         <v>149</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>150</v>
       </c>
       <c r="B43" t="s">
         <v>151</v>
       </c>
       <c r="C43" t="s">
@@ -1807,51 +1807,51 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>162</v>
       </c>
       <c r="B46" t="s">
         <v>163</v>
       </c>
       <c r="C46" t="s">
         <v>164</v>
       </c>
       <c r="D46" t="s">
         <v>165</v>
       </c>
       <c r="E46" t="s">
         <v>23</v>
       </c>
       <c r="F46">
         <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="B47" t="s">
         <v>166</v>
       </c>
       <c r="C47" t="s">
         <v>167</v>
       </c>
       <c r="D47" t="s">
         <v>168</v>
       </c>
       <c r="E47" t="s">
         <v>169</v>
       </c>
       <c r="F47">
         <v>59.114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>