--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -188,189 +188,189 @@
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>12 White</t>
   </si>
   <si>
     <t>WF Elite 12 White</t>
   </si>
   <si>
     <t>G12WFELT2NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>12 Black</t>
   </si>
   <si>
     <t>RVC 12 Black</t>
   </si>
   <si>
     <t>G12RESVB1NT</t>
   </si>
   <si>
+    <t>Parker County Elite</t>
+  </si>
+  <si>
+    <t>PC Elite 12K</t>
+  </si>
+  <si>
+    <t>G12PCEVB1NT</t>
+  </si>
+  <si>
+    <t>TC Elite</t>
+  </si>
+  <si>
+    <t>12 BRE</t>
+  </si>
+  <si>
+    <t>TC ELITE 12B</t>
+  </si>
+  <si>
+    <t>G12TCEVB1BY</t>
+  </si>
+  <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 12 Black</t>
+  </si>
+  <si>
+    <t>G12CUVBC1NT</t>
+  </si>
+  <si>
+    <t>Oklahoma Charge</t>
+  </si>
+  <si>
+    <t>12-1 West</t>
+  </si>
+  <si>
+    <t>OK Charge 12-1 West</t>
+  </si>
+  <si>
+    <t>G12CHARG7OK</t>
+  </si>
+  <si>
     <t>MC United Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">MC United </t>
   </si>
   <si>
     <t>MC United</t>
   </si>
   <si>
     <t>G12MCUVB1NT</t>
   </si>
   <si>
     <t>Texas Legends Volleyball</t>
   </si>
   <si>
     <t>TX Legends 12 Black</t>
   </si>
   <si>
     <t>G12TXLEG1LS</t>
   </si>
   <si>
     <t>12 National</t>
   </si>
   <si>
     <t>No Limits 12 National</t>
   </si>
   <si>
     <t>G12NLVBC2NT</t>
   </si>
   <si>
     <t>Architects Volleyball Club</t>
   </si>
   <si>
     <t>AVC 12 Black</t>
   </si>
   <si>
     <t>G12ELLIS1NT</t>
   </si>
   <si>
-    <t>Parker County Elite</t>
-[...40 lines deleted...]
-  <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
+    <t>12 Alaka'i-Kennedy</t>
+  </si>
+  <si>
+    <t>FH 12 Alaka'i-Kennedy</t>
+  </si>
+  <si>
+    <t>G12FIELD3NT</t>
+  </si>
+  <si>
     <t>12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Erica</t>
   </si>
   <si>
     <t>G12FIELD5NT</t>
   </si>
   <si>
     <t>12 White Boys</t>
   </si>
   <si>
     <t>EXCEL 12 White Boys</t>
   </si>
   <si>
     <t>B12EXCEL2NT</t>
   </si>
   <si>
-    <t>12 Alaka'i-Kennedy</t>
-[...7 lines deleted...]
-  <si>
     <t>12 Alaka'i-Nina</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Nina</t>
   </si>
   <si>
     <t>G12FIELD4NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
+    <t>12 Red Summer</t>
+  </si>
+  <si>
+    <t>TEJAS 12 Red Summer</t>
+  </si>
+  <si>
+    <t>G12TEJAS3NT</t>
+  </si>
+  <si>
     <t>12 Red Boys</t>
   </si>
   <si>
     <t>EXCEL 12 Red Boys</t>
   </si>
   <si>
     <t>B12EXCEL1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12TEJAS3NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -974,309 +974,309 @@
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" t="s">
         <v>57</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14">
         <v>55.0080000000000027</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15">
+        <v>12.1</v>
+      </c>
+      <c r="C15" t="s">
         <v>59</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C16" t="s">
         <v>63</v>
       </c>
       <c r="D16" t="s">
         <v>64</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>6</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="C17" t="s">
         <v>66</v>
       </c>
       <c r="D17" t="s">
         <v>67</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>12.1</v>
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
+        <v>73</v>
       </c>
       <c r="C19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="C20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="C21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C22" t="s">
         <v>83</v>
       </c>
       <c r="D22" t="s">
         <v>84</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>87</v>
       </c>
       <c r="D23" t="s">
         <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="C24" t="s">
         <v>90</v>
       </c>
       <c r="D24" t="s">
         <v>91</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>28</v>
       </c>
       <c r="B25" t="s">
         <v>92</v>
       </c>
       <c r="C25" t="s">
         <v>93</v>
       </c>
       <c r="D25" t="s">
         <v>94</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>95</v>
       </c>
       <c r="C26" t="s">
         <v>96</v>
       </c>
       <c r="D26" t="s">
         <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>98</v>
       </c>
       <c r="F26">
         <v>67.706</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="B27" t="s">
         <v>99</v>
       </c>
       <c r="C27" t="s">
         <v>100</v>
       </c>
       <c r="D27" t="s">
         <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>98</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="B28" t="s">
         <v>102</v>
       </c>
       <c r="C28" t="s">
         <v>103</v>
       </c>
       <c r="D28" t="s">
         <v>104</v>
       </c>
       <c r="E28" t="s">
         <v>98</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>