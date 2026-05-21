--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -74,72 +74,72 @@
   <si>
     <t>Cross Court 15's</t>
   </si>
   <si>
     <t>G15CROSS1NT</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 15 Tide</t>
   </si>
   <si>
     <t>G15WAVBC2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 15 Red</t>
   </si>
   <si>
     <t>G15ALLEG2NT</t>
   </si>
   <si>
+    <t>Reign Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>REIGN-15-BLACK</t>
+  </si>
+  <si>
+    <t>G15REIGN1NT</t>
+  </si>
+  <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>15 Regional Blue</t>
   </si>
   <si>
     <t>Vision 15 Regional Blue</t>
   </si>
   <si>
     <t>G15VIVBC5NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G15REIGN1NT</t>
   </si>
   <si>
     <t>Evolve VC</t>
   </si>
   <si>
     <t>15 White</t>
   </si>
   <si>
     <t>EVOLVE 15 White</t>
   </si>
   <si>
     <t>G15EVOLV3NT</t>
   </si>
   <si>
     <t>Conquerors</t>
   </si>
   <si>
     <t>Conquerors 15</t>
   </si>
   <si>
     <t xml:space="preserve">Conquerors 15 </t>
   </si>
   <si>
     <t>G15CONQR1NT</t>
   </si>
@@ -782,51 +782,51 @@
         <v>64.085999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>63.516</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>63.128</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11" t="s">
         <v>39</v>
       </c>
       <c r="C11" t="s">