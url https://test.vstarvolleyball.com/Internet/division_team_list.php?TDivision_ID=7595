--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -272,75 +272,75 @@
   <si>
     <t>G13VIVBC5NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>13 Limited Club Red</t>
   </si>
   <si>
     <t>Integrity 13 Lim Cl Red</t>
   </si>
   <si>
     <t>G13INTEG7NT</t>
   </si>
   <si>
     <t>13 Limited Club Blue</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 13 Lim Cl Blue </t>
   </si>
   <si>
     <t>G13INTEG6NT</t>
   </si>
   <si>
+    <t>13 Metro White Ashtyn</t>
+  </si>
+  <si>
+    <t>EMV 13 Metro White Ashtyn</t>
+  </si>
+  <si>
+    <t>G13EAGMT9NT</t>
+  </si>
+  <si>
     <t>Mojo Volleyball Club</t>
   </si>
   <si>
     <t>MOJO 13 Red</t>
   </si>
   <si>
     <t>G13MOJOV1NT</t>
   </si>
   <si>
     <t>13 Metro White Chalice</t>
   </si>
   <si>
     <t>EMV 13 Metro White Chalic</t>
   </si>
   <si>
     <t>G13EAGMT10NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13EAGMT9NT</t>
   </si>
   <si>
     <t>Tyler Juniors</t>
   </si>
   <si>
     <t>13's</t>
   </si>
   <si>
     <t xml:space="preserve">Tyler Jrs 13 </t>
   </si>
   <si>
     <t>G13TYLER1NT</t>
   </si>
   <si>
     <t>South 13 Metro</t>
   </si>
   <si>
     <t>TAV South 13 Metro</t>
   </si>
   <si>
     <t>G13TXADV7NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
@@ -1174,74 +1174,74 @@
         <v>54.374</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" t="s">
         <v>84</v>
       </c>
       <c r="D22" t="s">
         <v>85</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22">
         <v>52.874</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C23" t="s">
         <v>87</v>
       </c>
       <c r="D23" t="s">
         <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="C24" t="s">
         <v>90</v>
       </c>
       <c r="D24" t="s">
         <v>91</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25" t="s">
         <v>92</v>
       </c>
       <c r="C25" t="s">
         <v>93</v>
       </c>
       <c r="D25" t="s">