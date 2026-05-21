--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -107,147 +107,147 @@
   <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE11 RED LEWIS</t>
   </si>
   <si>
     <t>ACCEL 11 RED LEWIS</t>
   </si>
   <si>
     <t>G11ACCEL1NT</t>
   </si>
   <si>
     <t>Freedom Volleyball Club</t>
   </si>
   <si>
     <t>11 BLACK</t>
   </si>
   <si>
     <t>FAV 11 Black</t>
   </si>
   <si>
     <t>G11FREVB1NT</t>
   </si>
   <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t>Wave 11</t>
+  </si>
+  <si>
+    <t>G11WAVBC1NT</t>
+  </si>
+  <si>
+    <t>Texas Legends Volleyball</t>
+  </si>
+  <si>
+    <t>11 Blue</t>
+  </si>
+  <si>
+    <t>TX legends 11 Blue</t>
+  </si>
+  <si>
+    <t>G11TXLEG2LS</t>
+  </si>
+  <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>11 Limited Club Blue</t>
+  </si>
+  <si>
+    <t>Integrity 11 Lim Cl Blue</t>
+  </si>
+  <si>
+    <t>G11INTEG3NT</t>
+  </si>
+  <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>11.1 Regional</t>
   </si>
   <si>
     <t>Pono 11.1 Brian</t>
   </si>
   <si>
     <t>G11PONOV1NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve">1United 11 Metro </t>
   </si>
   <si>
     <t>1United 11 Metro</t>
   </si>
   <si>
     <t>G111UNVB4NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>11 White</t>
   </si>
   <si>
     <t>iCrush 11 White</t>
   </si>
   <si>
     <t>G11INCRU2NT</t>
   </si>
   <si>
     <t>EAST 11'S DIAMOND</t>
   </si>
   <si>
     <t>Madfrog East 11 Diamond</t>
   </si>
   <si>
     <t>G11FROGS6NT</t>
   </si>
   <si>
-    <t>Texas Legends Volleyball</t>
-[...1 lines deleted...]
-  <si>
     <t>11 Gray</t>
   </si>
   <si>
     <t>TX Legends 11 Gray</t>
   </si>
   <si>
     <t>G11TXLEG3LS</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>11 Metro</t>
   </si>
   <si>
     <t>Victory 11 Metro</t>
   </si>
   <si>
     <t>G11VCTRY3NT</t>
-  </si>
-[...28 lines deleted...]
-    <t>G11INTEG3NT</t>
   </si>
   <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
     <t>REIGN-11-BLACK</t>
   </si>
   <si>
     <t>G11REIGN1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>11A Maggie</t>
   </si>
   <si>
     <t>DIG 11A Maggie</t>
   </si>
   <si>
     <t>G11DIGVB3NT</t>
   </si>
@@ -763,105 +763,105 @@
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>60.94</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
         <v>35</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>36</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" t="s">
         <v>39</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>40</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" t="s">
@@ -877,71 +877,71 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">