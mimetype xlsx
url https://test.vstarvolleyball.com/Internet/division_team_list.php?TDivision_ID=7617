--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -146,90 +146,90 @@
   <si>
     <t>G12ATPRV3NT</t>
   </si>
   <si>
     <t>ACCELERATE 12 RED MANTOOTH</t>
   </si>
   <si>
     <t>ACCEL 12 RED MANTOOTH</t>
   </si>
   <si>
     <t>G12ACCEL2NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>12 Bolt White</t>
   </si>
   <si>
     <t>NRG 12 Bolt White</t>
   </si>
   <si>
     <t>G12NRGVC4NT</t>
   </si>
   <si>
+    <t>12 Royal Katie</t>
+  </si>
+  <si>
+    <t>EMV 12 Royal Katie</t>
+  </si>
+  <si>
+    <t>G12EAGMT4NT</t>
+  </si>
+  <si>
     <t>TIV 12 Red</t>
   </si>
   <si>
     <t>Image 12 Red</t>
   </si>
   <si>
     <t>G12TXIMG2NT</t>
   </si>
   <si>
-    <t>12 Royal Katie</t>
-[...5 lines deleted...]
-    <t>G12EAGMT4NT</t>
+    <t>Vertex Volleyball Club</t>
+  </si>
+  <si>
+    <t>12s</t>
+  </si>
+  <si>
+    <t>VVC 12</t>
+  </si>
+  <si>
+    <t>G12VXVBC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation Red Oak 12 Elite</t>
   </si>
   <si>
     <t>DNRO 12 Elite</t>
   </si>
   <si>
     <t>G12DRIVE5NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12VXVBC1NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 12 Regional</t>
   </si>
   <si>
     <t>G121UNVB5NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 12u Astro</t>
   </si>
   <si>
     <t>G12PEGAC1NT</t>
   </si>
 </sst>
 </file>
 
@@ -792,71 +792,71 @@
         <v>62.508</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11">
         <v>60.014000000000003</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">