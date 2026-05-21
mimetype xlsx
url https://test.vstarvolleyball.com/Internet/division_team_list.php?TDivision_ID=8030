--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -233,50 +233,59 @@
   <si>
     <t>G11VCTRY1NT</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>Storm 11 Black</t>
   </si>
   <si>
     <t>G11STORM1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>11 Red</t>
   </si>
   <si>
     <t>Drive Nation 11 Red</t>
   </si>
   <si>
     <t>G11DRIVE1NT</t>
   </si>
   <si>
+    <t>10 Black</t>
+  </si>
+  <si>
+    <t>Premier 10 Black</t>
+  </si>
+  <si>
+    <t>G10PREMR1NT</t>
+  </si>
+  <si>
     <t>10'S NATIONAL BLACK</t>
   </si>
   <si>
     <t>Madfrog 10N Black</t>
   </si>
   <si>
     <t>G10FROGS2NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>10 Black Krista</t>
   </si>
   <si>
     <t>EMV 10 Black Krista</t>
   </si>
   <si>
     <t>G10EAGMT1NT</t>
   </si>
   <si>
     <t>10'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 10N Green</t>
@@ -287,111 +296,102 @@
   <si>
     <t>10’S NATIONAL WHITE</t>
   </si>
   <si>
     <t>Madfrog 10N White</t>
   </si>
   <si>
     <t>G10FROGS3NT</t>
   </si>
   <si>
     <t>10 CAM</t>
   </si>
   <si>
     <t>EXCEL 10 CAM</t>
   </si>
   <si>
     <t>G10EXCEL1NT</t>
   </si>
   <si>
     <t>Premier 11 Red</t>
   </si>
   <si>
     <t>G11PREMR3NT</t>
   </si>
   <si>
-    <t>10 Black</t>
-[...5 lines deleted...]
-    <t>G10PREMR1NT</t>
+    <t>10 Navy Ethos</t>
+  </si>
+  <si>
+    <t>Arete 10 Navy Ethos</t>
+  </si>
+  <si>
+    <t>G10ARETE2NT</t>
+  </si>
+  <si>
+    <t>10 Ikaika-Chelsea</t>
+  </si>
+  <si>
+    <t>FH 10 Ikaika-Chelsea</t>
+  </si>
+  <si>
+    <t>G10FIELD1NT</t>
   </si>
   <si>
     <t>10 Navy Telos</t>
   </si>
   <si>
     <t>Arete 10 Navy Telos</t>
   </si>
   <si>
     <t>G10ARETE1NT</t>
   </si>
   <si>
     <t>Flyers 10 NAT-Christi</t>
   </si>
   <si>
     <t>G10FRFLY1NT</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 11</t>
   </si>
   <si>
     <t>G11WAVBC1NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>11 Black Josh</t>
   </si>
   <si>
     <t>TEJAS 11 Black Josh</t>
   </si>
   <si>
     <t>G11TEJAS1NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G10FIELD1NT</t>
   </si>
   <si>
     <t>Skyline 11 Black</t>
   </si>
   <si>
     <t>G11SKYLN2NT</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1122,291 +1122,291 @@
         <v>64.15900000000001</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20">
         <v>63.626</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" t="s">
         <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
         <v>76</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>77</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" t="s">
         <v>81</v>
       </c>
       <c r="D23" t="s">
         <v>82</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" t="s">
         <v>84</v>
       </c>
       <c r="D24" t="s">
         <v>85</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>87</v>
       </c>
       <c r="D25" t="s">
         <v>88</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="B26" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="C26" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="C27" t="s">
         <v>92</v>
       </c>
       <c r="D27" t="s">
         <v>93</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28" t="s">
         <v>94</v>
       </c>
       <c r="C28" t="s">
         <v>95</v>
       </c>
       <c r="D28" t="s">
         <v>96</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="B29" t="s">
         <v>97</v>
       </c>
       <c r="C29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>41</v>
       </c>
       <c r="B31" t="s">
         <v>103</v>
       </c>
       <c r="C31" t="s">
+        <v>103</v>
+      </c>
+      <c r="D31" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E31" t="s">
         <v>29</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
         <v>106</v>
       </c>
       <c r="C32" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>108</v>
       </c>
       <c r="B33" t="s">
         <v>109</v>
       </c>
       <c r="C33" t="s">
         <v>110</v>
       </c>
       <c r="D33" t="s">
         <v>111</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" t="s">
         <v>16</v>
       </c>
       <c r="C34" t="s">