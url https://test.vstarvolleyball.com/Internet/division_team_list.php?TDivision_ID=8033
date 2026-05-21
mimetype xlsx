--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -263,138 +263,138 @@
   <si>
     <t>G12FRFLY4NT</t>
   </si>
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>12 White</t>
   </si>
   <si>
     <t>WF Elite 12 White</t>
   </si>
   <si>
     <t>G12WFELT2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">IVC 12U Gabby </t>
   </si>
   <si>
     <t>G12INFTY1NT</t>
   </si>
   <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>12.1 National</t>
+  </si>
+  <si>
+    <t>Pono 12.1 Nash</t>
+  </si>
+  <si>
+    <t>G12PONOV1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>12 Red Kaeley</t>
+  </si>
+  <si>
+    <t>Premier 12 Red K</t>
+  </si>
+  <si>
+    <t>G12PREMR5NT</t>
+  </si>
+  <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>Ohana V 12 Blue</t>
+  </si>
+  <si>
+    <t>G12OHANA1NT</t>
+  </si>
+  <si>
+    <t>EAST 12'S DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog East 12 Diamond </t>
+  </si>
+  <si>
+    <t>G12FROGS7NT</t>
+  </si>
+  <si>
     <t>No Limits 12 National</t>
   </si>
   <si>
     <t>G12NLVBC2NT</t>
   </si>
   <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>12 Purple</t>
+  </si>
+  <si>
+    <t>SLAM 12 Purple</t>
+  </si>
+  <si>
+    <t>G12SLAMV1NT</t>
+  </si>
+  <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 12 Black</t>
   </si>
   <si>
     <t>G12STARL1NT</t>
   </si>
   <si>
-    <t>Slam Volleyball</t>
-[...50 lines deleted...]
-    <t>G12FROGS7NT</t>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 12 Blue</t>
+  </si>
+  <si>
+    <t>G12ALLEG1NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve"> 12 Black</t>
   </si>
   <si>
     <t>iCrush 12 Black</t>
   </si>
   <si>
     <t>G12INCRU1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12ALLEG1NT</t>
   </si>
   <si>
     <t>12 Red Jessica</t>
   </si>
   <si>
     <t>Premier 12 Red J</t>
   </si>
   <si>
     <t>G12PREMR4NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>12 Red Summer</t>
   </si>
   <si>
     <t>TEJAS 12 Red Summer</t>
   </si>
   <si>
     <t>G12TEJAS3NT</t>
   </si>
 </sst>
 </file>
 
@@ -1197,231 +1197,231 @@
         <v>59.549</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" t="s">
         <v>81</v>
       </c>
       <c r="D23" t="s">
         <v>82</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23">
         <v>59.318</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>6</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>31</v>
+        <v>84</v>
       </c>
       <c r="C24" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C25" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D25" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="C26" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="B28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" t="s">
         <v>97</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>99</v>
+      </c>
+      <c r="B29" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C29" t="s">
         <v>101</v>
       </c>
       <c r="D29" t="s">
         <v>102</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C30" t="s">
         <v>104</v>
       </c>
       <c r="D30" t="s">
         <v>105</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>106</v>
       </c>
       <c r="B31" t="s">
         <v>107</v>
       </c>
       <c r="C31" t="s">
+        <v>107</v>
+      </c>
+      <c r="D31" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B32" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C32" t="s">
         <v>111</v>
       </c>
       <c r="D32" t="s">
         <v>112</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="B33" t="s">
         <v>113</v>
       </c>
       <c r="C33" t="s">
         <v>114</v>
       </c>
       <c r="D33" t="s">
         <v>115</v>
       </c>
       <c r="E33" t="s">
         <v>116</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>67</v>
       </c>
       <c r="B34" t="s">
         <v>117</v>
       </c>
       <c r="C34" t="s">