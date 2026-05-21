--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -152,68 +152,68 @@
   <si>
     <t>Madfrog 13E Black</t>
   </si>
   <si>
     <t>G13FROGS5NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>iCrush 13 Black</t>
   </si>
   <si>
     <t>G13INCRU1NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 13N Silver</t>
   </si>
   <si>
     <t>G131UNVB4NT</t>
   </si>
   <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>13 Steel Ethos</t>
+  </si>
+  <si>
+    <t>Arete 13 Steel Ethos</t>
+  </si>
+  <si>
+    <t>G13ARETE4NT</t>
+  </si>
+  <si>
     <t>Windthorst 13 VIBE</t>
   </si>
   <si>
     <t>G13WINDT2NT</t>
   </si>
   <si>
-    <t>Arete Athletics</t>
-[...10 lines deleted...]
-  <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>13 EXV White</t>
   </si>
   <si>
     <t>Vision 13 EXV White</t>
   </si>
   <si>
     <t>G13VIVBC3NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>13 Silver - Teresa</t>
   </si>
   <si>
     <t>Skyline 13 Silver Teresa</t>
   </si>
   <si>
     <t>G13SKYLN5NT</t>
   </si>
   <si>
     <t>13 Blue</t>
@@ -467,93 +467,93 @@
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 13 Black</t>
   </si>
   <si>
     <t>G13RESVB1NT</t>
   </si>
   <si>
     <t>Red Oak 13 Elite</t>
   </si>
   <si>
     <t>DN Red Oak 13 Elite</t>
   </si>
   <si>
     <t>G13DRIVE4NT</t>
   </si>
   <si>
     <t>Power 13 White</t>
   </si>
   <si>
     <t>G13POWER3NT</t>
   </si>
   <si>
+    <t>13 National Black</t>
+  </si>
+  <si>
+    <t>360 13 National Black</t>
+  </si>
+  <si>
+    <t>G13SIXTY4NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
+    <t>Premier 13 Red</t>
+  </si>
+  <si>
+    <t>G13PREMR4NT</t>
+  </si>
+  <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 13 Black</t>
+  </si>
+  <si>
+    <t>G13CUVBC1NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>13.1 National</t>
+  </si>
+  <si>
+    <t>Pono 13.1 Katie</t>
+  </si>
+  <si>
+    <t>G13PONOV1NT</t>
+  </si>
+  <si>
     <t>Premier 13 White</t>
   </si>
   <si>
     <t>G13PREMR5NT</t>
-  </si>
-[...34 lines deleted...]
-    <t>G13PONOV1NT</t>
   </si>
   <si>
     <t>NET 13's White</t>
   </si>
   <si>
     <t>G13NETJR3NT</t>
   </si>
   <si>
     <t>13 Grey</t>
   </si>
   <si>
     <t>iCrush 13 Grey</t>
   </si>
   <si>
     <t>G13INCRU5NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1110,74 +1110,74 @@
         <v>67.65600000000001</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11">
         <v>67.527</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12">
         <v>66.759</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13">
         <v>66.759</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
@@ -1750,134 +1750,134 @@
         <v>56.565</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>136</v>
       </c>
       <c r="B43" t="s">
         <v>149</v>
       </c>
       <c r="C43" t="s">
         <v>149</v>
       </c>
       <c r="D43" t="s">
         <v>150</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
         <v>56.273</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
+        <v>88</v>
+      </c>
+      <c r="B44" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C44" t="s">
         <v>152</v>
       </c>
       <c r="D44" t="s">
         <v>153</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
         <v>0.0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>88</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="C45" t="s">
         <v>155</v>
       </c>
       <c r="D45" t="s">
         <v>156</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
         <v>0.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B46" t="s">
-        <v>100</v>
+        <v>33</v>
       </c>
       <c r="C46" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D46" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
         <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B47" t="s">
-        <v>33</v>
+        <v>161</v>
       </c>
       <c r="C47" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D47" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>25</v>
       </c>
       <c r="C48" t="s">
         <v>164</v>
       </c>
       <c r="D48" t="s">
         <v>165</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
         <v>0.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>16</v>
       </c>
       <c r="B49" t="s">
         <v>166</v>
       </c>
       <c r="C49" t="s">
         <v>166</v>
       </c>
       <c r="D49" t="s">