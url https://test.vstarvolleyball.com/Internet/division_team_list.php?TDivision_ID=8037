--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -272,71 +272,71 @@
   <si>
     <t>No Limits 14 National</t>
   </si>
   <si>
     <t>G14NLVBC2NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>Windthorst 14-Bussey</t>
   </si>
   <si>
     <t>G14WINDT1NT</t>
   </si>
   <si>
     <t>14 Blue - Tommy</t>
   </si>
   <si>
     <t>DIG 14 Blue - Tommy</t>
   </si>
   <si>
     <t>G14DIGVB4NT</t>
   </si>
   <si>
+    <t>Dallas Arsenal VBC</t>
+  </si>
+  <si>
+    <t>14 Blue</t>
+  </si>
+  <si>
+    <t>Arsenal 14 Blue</t>
+  </si>
+  <si>
+    <t>G14DAVBC2NT</t>
+  </si>
+  <si>
     <t>Rival Volleyball</t>
   </si>
   <si>
     <t>RIVAL 14-BANKSTON</t>
   </si>
   <si>
     <t>G14RIVVB1NT</t>
   </si>
   <si>
-    <t>Dallas Arsenal VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>14 Elite Gray</t>
   </si>
   <si>
     <t>Victory14 Elite Gray</t>
   </si>
   <si>
     <t>G14VCTRY3NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 14 Blue</t>
   </si>
   <si>
     <t>G14ALLEG1NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 14 NAT-Liz</t>
@@ -638,102 +638,102 @@
   <si>
     <t xml:space="preserve">Madfrog East 14 Diamond </t>
   </si>
   <si>
     <t>G14FROGS7NT</t>
   </si>
   <si>
     <t>14 National Black</t>
   </si>
   <si>
     <t>360 14 National Black</t>
   </si>
   <si>
     <t>G14SIXTY6NT</t>
   </si>
   <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>CUVB 14 Black</t>
   </si>
   <si>
     <t>G14CUVBC1NT</t>
   </si>
   <si>
+    <t>287 Select Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Navy</t>
+  </si>
+  <si>
+    <t>287SVC 14 Navy</t>
+  </si>
+  <si>
+    <t>G14287SV99NT</t>
+  </si>
+  <si>
+    <t>NET Juniors</t>
+  </si>
+  <si>
+    <t>NET 14's White</t>
+  </si>
+  <si>
+    <t>G14NETJR3NT</t>
+  </si>
+  <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>LVA 14 National Red</t>
+  </si>
+  <si>
+    <t>G14LUNVA1NT</t>
+  </si>
+  <si>
+    <t>Windthorst 14 PrimeTime</t>
+  </si>
+  <si>
+    <t>WVC 14-PrimeTime</t>
+  </si>
+  <si>
+    <t>G14WINDT2NT</t>
+  </si>
+  <si>
     <t>14 Orange</t>
   </si>
   <si>
     <t>iCrush 14 Orange</t>
   </si>
   <si>
     <t>G14INCRU2NT</t>
   </si>
   <si>
-    <t>Luna Volleyball Academy</t>
-[...1 lines deleted...]
-  <si>
     <t>LVA 14 National White</t>
   </si>
   <si>
     <t>G14LUNVA2NT</t>
-  </si>
-[...34 lines deleted...]
-    <t>G14WINDT2NT</t>
   </si>
   <si>
     <t>WC-14 BLACK</t>
   </si>
   <si>
     <t>Wrecking Crew 14B</t>
   </si>
   <si>
     <t>G14WCREW2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>14 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 14 Regional Blue</t>
   </si>
   <si>
     <t>G14LIVBC2NT</t>
   </si>
 </sst>
 </file>
 
@@ -1522,68 +1522,68 @@
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" t="s">
         <v>84</v>
       </c>
       <c r="D22" t="s">
         <v>85</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>63.984</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>86</v>
       </c>
       <c r="B23" t="s">
         <v>87</v>
       </c>
       <c r="C23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D23" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23">
         <v>63.984</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C24" t="s">
         <v>91</v>
       </c>
       <c r="D24" t="s">
         <v>92</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24">
         <v>63.984</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>93</v>
       </c>
       <c r="B25" t="s">
         <v>94</v>
       </c>
       <c r="C25" t="s">
         <v>95</v>
       </c>
       <c r="D25" t="s">
@@ -1699,51 +1699,51 @@
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>113</v>
       </c>
       <c r="B31">
         <v>14.1</v>
       </c>
       <c r="C31" t="s">
         <v>114</v>
       </c>
       <c r="D31" t="s">
         <v>115</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
         <v>62.44</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>116</v>
       </c>
       <c r="B32" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C32" t="s">
         <v>117</v>
       </c>
       <c r="D32" t="s">
         <v>118</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
         <v>62.087000000000003</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>6</v>
       </c>
       <c r="B33" t="s">
         <v>119</v>
       </c>
       <c r="C33" t="s">
         <v>120</v>
       </c>
       <c r="D33" t="s">
@@ -2276,154 +2276,154 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>205</v>
       </c>
       <c r="B60" t="s">
         <v>25</v>
       </c>
       <c r="C60" t="s">
         <v>206</v>
       </c>
       <c r="D60" t="s">
         <v>207</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60">
         <v>0.0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>47</v>
+        <v>208</v>
       </c>
       <c r="B61" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C61" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D61" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E61" t="s">
         <v>19</v>
       </c>
       <c r="F61">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B62" t="s">
-        <v>122</v>
+        <v>213</v>
       </c>
       <c r="C62" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D62" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E62" t="s">
         <v>19</v>
       </c>
       <c r="F62">
         <v>0.0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B63" t="s">
-        <v>215</v>
+        <v>167</v>
       </c>
       <c r="C63" t="s">
         <v>216</v>
       </c>
       <c r="D63" t="s">
         <v>217</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63">
         <v>0.0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
+        <v>80</v>
+      </c>
+      <c r="B64" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="C64" t="s">
         <v>219</v>
       </c>
       <c r="D64" t="s">
         <v>220</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64">
         <v>0.0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>211</v>
+        <v>47</v>
       </c>
       <c r="B65" t="s">
-        <v>167</v>
+        <v>221</v>
       </c>
       <c r="C65" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D65" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E65" t="s">
         <v>19</v>
       </c>
       <c r="F65">
         <v>0.0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>80</v>
+        <v>215</v>
       </c>
       <c r="B66" t="s">
-        <v>223</v>
+        <v>122</v>
       </c>
       <c r="C66" t="s">
         <v>224</v>
       </c>
       <c r="D66" t="s">
         <v>225</v>
       </c>
       <c r="E66" t="s">
         <v>19</v>
       </c>
       <c r="F66">
         <v>0.0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>20</v>
       </c>
       <c r="B67" t="s">
         <v>226</v>
       </c>
       <c r="C67" t="s">
         <v>227</v>
       </c>
       <c r="D67" t="s">