--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -338,68 +338,68 @@
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>15 Elite</t>
   </si>
   <si>
     <t>No Limits 15 Elite</t>
   </si>
   <si>
     <t>G15NLVBC1NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>15 Ikaika-Annette</t>
   </si>
   <si>
     <t>FH 15 Ikaika-Annette</t>
   </si>
   <si>
     <t>G15FIELD2NT</t>
   </si>
   <si>
+    <t>15 National Gold</t>
+  </si>
+  <si>
+    <t>EXCEL 15 National Gold</t>
+  </si>
+  <si>
+    <t>G15EXCEL4NT</t>
+  </si>
+  <si>
     <t>Untouchables EPA 15 Gold</t>
   </si>
   <si>
     <t>UEPA 15G</t>
   </si>
   <si>
     <t>G15UNTOU2NT</t>
   </si>
   <si>
-    <t>15 National Gold</t>
-[...7 lines deleted...]
-  <si>
     <t>15 Kaos Black</t>
   </si>
   <si>
     <t>360 15 Kaos Black</t>
   </si>
   <si>
     <t>G15SIXTY2NT</t>
   </si>
   <si>
     <t>1United 15N Silver</t>
   </si>
   <si>
     <t>G151UNVB4NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>15'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 15E Green</t>
   </si>
   <si>
     <t>G15FROGS4NT</t>
@@ -536,63 +536,63 @@
   <si>
     <t>TAV South 15 Royal</t>
   </si>
   <si>
     <t>G15TXADV5NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>Summit 15 National Blue</t>
   </si>
   <si>
     <t>G15DSUMM1NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 15 Black</t>
   </si>
   <si>
     <t>G15RESVB1NT</t>
   </si>
   <si>
+    <t>NT Flyers 15 USA-Orison</t>
+  </si>
+  <si>
+    <t>G15FRFLY8NT</t>
+  </si>
+  <si>
     <t>15 Red Stefani</t>
   </si>
   <si>
     <t>TEJAS 15 Red Stefani</t>
   </si>
   <si>
     <t>G15TEJAS3NT</t>
-  </si>
-[...4 lines deleted...]
-    <t>G15FRFLY8NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>15 Black Maddy</t>
   </si>
   <si>
     <t>EMV 15 Black Maddy</t>
   </si>
   <si>
     <t>G15EAGMT2NT</t>
   </si>
   <si>
     <t>15 AMPD Red</t>
   </si>
   <si>
     <t>NRG 15 AMPD Red</t>
   </si>
   <si>
     <t>G15NRGVC4NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
@@ -1583,71 +1583,71 @@
         <v>77.101</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>104</v>
       </c>
       <c r="B30" t="s">
         <v>105</v>
       </c>
       <c r="C30" t="s">
         <v>106</v>
       </c>
       <c r="D30" t="s">
         <v>107</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30">
         <v>76.0049999999999955</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" t="s">
         <v>109</v>
       </c>
       <c r="D31" t="s">
         <v>110</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31">
         <v>75.17</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" t="s">
         <v>112</v>
       </c>
       <c r="D32" t="s">
         <v>113</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32">
         <v>75.17</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>22</v>
       </c>
       <c r="B33" t="s">
         <v>114</v>
       </c>
       <c r="C33" t="s">
@@ -1983,74 +1983,74 @@
         <v>66.899</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>171</v>
       </c>
       <c r="B50" t="s">
         <v>159</v>
       </c>
       <c r="C50" t="s">
         <v>172</v>
       </c>
       <c r="D50" t="s">
         <v>173</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
       <c r="F50">
         <v>65.306</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="B51" t="s">
         <v>174</v>
       </c>
       <c r="C51" t="s">
+        <v>174</v>
+      </c>
+      <c r="D51" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51">
         <v>64.943</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="B52" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C52" t="s">
         <v>177</v>
       </c>
       <c r="D52" t="s">
         <v>178</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52">
         <v>64.943</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>179</v>
       </c>
       <c r="B53" t="s">
         <v>180</v>
       </c>
       <c r="C53" t="s">
         <v>181</v>
       </c>
       <c r="D53" t="s">