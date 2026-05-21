--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -83,95 +83,95 @@
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>16 National White</t>
   </si>
   <si>
     <t>EXCEL 16 National White</t>
   </si>
   <si>
     <t>G16EXCEL2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>16 Black Josh</t>
   </si>
   <si>
     <t>TAV 16 Black Josh</t>
   </si>
   <si>
     <t>G16TXADV2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>16'S NATIONAL BLACK CJ</t>
+  </si>
+  <si>
+    <t>Madfrog 16N Black CJ</t>
+  </si>
+  <si>
+    <t>G16FROGS2NT</t>
+  </si>
+  <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>16 Black</t>
   </si>
   <si>
     <t>Peak VA 16 Black</t>
   </si>
   <si>
     <t>G16PEVBA1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Madfrog </t>
-[...8 lines deleted...]
-    <t>G16FROGS2NT</t>
+    <t>16 National Red</t>
+  </si>
+  <si>
+    <t>EXCEL 16 National Red</t>
+  </si>
+  <si>
+    <t>G16EXCEL1NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>16 Kaos Red</t>
   </si>
   <si>
     <t>360 16 Kaos Red</t>
   </si>
   <si>
     <t>G16SIXTY2NT</t>
   </si>
   <si>
-    <t>16 National Red</t>
-[...7 lines deleted...]
-  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>16 AMPD Navy</t>
   </si>
   <si>
     <t>NRG 16 AMPD Navy</t>
   </si>
   <si>
     <t>G16NRGVC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 16 Red</t>
   </si>
   <si>
     <t>DN 16 Red</t>
   </si>
   <si>
     <t>G16DRIVE1NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
@@ -401,78 +401,78 @@
   <si>
     <t>G16ROCKH1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>16 Navy John</t>
   </si>
   <si>
     <t>Endless 16 Navy John</t>
   </si>
   <si>
     <t>G16ENDAV1NT</t>
   </si>
   <si>
     <t>16 AMPD Blue</t>
   </si>
   <si>
     <t>NRG 16 AMPD Blue</t>
   </si>
   <si>
     <t>G16NRGVC3NT</t>
   </si>
   <si>
+    <t>No Limits VBC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 National </t>
+  </si>
+  <si>
+    <t>No Limits 16 National</t>
+  </si>
+  <si>
+    <t>G16NLVBC2NT</t>
+  </si>
+  <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 16 Purple</t>
   </si>
   <si>
     <t>G16POWER1NT</t>
   </si>
   <si>
     <t>16 White - Stephen</t>
   </si>
   <si>
     <t>Skyline 16 White Stephen</t>
   </si>
   <si>
     <t>G16SKYLN5NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16NLVBC2NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>16 Black Creshia</t>
   </si>
   <si>
     <t>EMV 16 Black Creshia</t>
   </si>
   <si>
     <t>G16EAGMT1NT</t>
   </si>
   <si>
     <t>360 16.1</t>
   </si>
   <si>
     <t>G16SIXTY4NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>Summit 16 National Blue</t>
   </si>
@@ -1174,71 +1174,71 @@
         <v>92.239</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7">
         <v>92.239</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>32</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8">
         <v>92.17100000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9">
         <v>92.17100000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
@@ -1257,51 +1257,51 @@
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>91.34099999999999</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12">
         <v>91.155</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>15</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
@@ -1354,51 +1354,51 @@
         <v>89.31699999999999</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>88.354</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17">
         <v>86.621</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
@@ -1740,165 +1740,165 @@
       </c>
       <c r="B35" t="s">
         <v>126</v>
       </c>
       <c r="C35" t="s">
         <v>127</v>
       </c>
       <c r="D35" t="s">
         <v>128</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
         <v>82.70099999999999</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>129</v>
       </c>
       <c r="B36" t="s">
         <v>130</v>
       </c>
       <c r="C36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D36" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36">
         <v>82.413</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37">
         <v>82.413</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>46</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" t="s">
         <v>137</v>
       </c>
       <c r="D38" t="s">
         <v>138</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38">
         <v>82.413</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>139</v>
       </c>
       <c r="B39" t="s">
         <v>140</v>
       </c>
       <c r="C39" t="s">
         <v>141</v>
       </c>
       <c r="D39" t="s">
         <v>142</v>
       </c>
       <c r="E39" t="s">
         <v>19</v>
       </c>
       <c r="F39">
         <v>82.261</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B40">
         <v>16.1</v>
       </c>
       <c r="C40" t="s">
         <v>143</v>
       </c>
       <c r="D40" t="s">
         <v>144</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
         <v>82.093999999999994</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>145</v>
       </c>
       <c r="B41" t="s">
         <v>49</v>
       </c>
       <c r="C41" t="s">
         <v>146</v>
       </c>
       <c r="D41" t="s">
         <v>147</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41">
         <v>81.96299999999999</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B42" t="s">
         <v>148</v>
       </c>
       <c r="C42" t="s">
         <v>149</v>
       </c>
       <c r="D42" t="s">
         <v>150</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42">
         <v>81.887</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43" t="s">
         <v>151</v>
       </c>
       <c r="C43" t="s">
@@ -2017,51 +2017,51 @@
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>168</v>
       </c>
       <c r="B49" t="s">
         <v>169</v>
       </c>
       <c r="C49" t="s">
         <v>170</v>
       </c>
       <c r="D49" t="s">
         <v>171</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49">
         <v>80.732</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C50" t="s">
         <v>173</v>
       </c>
       <c r="D50" t="s">
         <v>174</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50">
         <v>80.65900000000001</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51" t="s">
         <v>175</v>
       </c>
       <c r="C51" t="s">
         <v>176</v>
       </c>
       <c r="D51" t="s">
@@ -2117,68 +2117,68 @@
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54" t="s">
         <v>185</v>
       </c>
       <c r="C54" t="s">
         <v>186</v>
       </c>
       <c r="D54" t="s">
         <v>187</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54">
         <v>79.819</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>188</v>
       </c>
       <c r="B55" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C55" t="s">
         <v>189</v>
       </c>
       <c r="D55" t="s">
         <v>190</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55">
         <v>79.77</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B56" t="s">
         <v>191</v>
       </c>
       <c r="C56" t="s">
         <v>192</v>
       </c>
       <c r="D56" t="s">
         <v>193</v>
       </c>
       <c r="E56" t="s">
         <v>19</v>
       </c>
       <c r="F56">
         <v>79.473</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>194</v>
       </c>
       <c r="C57" t="s">
@@ -2237,51 +2237,51 @@
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>202</v>
       </c>
       <c r="B60" t="s">
         <v>191</v>
       </c>
       <c r="C60" t="s">
         <v>203</v>
       </c>
       <c r="D60" t="s">
         <v>204</v>
       </c>
       <c r="E60" t="s">
         <v>19</v>
       </c>
       <c r="F60">
         <v>78.485</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C61" t="s">
         <v>206</v>
       </c>
       <c r="D61" t="s">
         <v>207</v>
       </c>
       <c r="E61" t="s">
         <v>19</v>
       </c>
       <c r="F61">
         <v>76.852</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>111</v>
       </c>
       <c r="B62" t="s">
         <v>191</v>
       </c>
       <c r="C62" t="s">
         <v>208</v>
       </c>
       <c r="D62" t="s">