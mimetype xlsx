--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -458,138 +458,138 @@
   <si>
     <t>G16SLAMV2NT</t>
   </si>
   <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t>16 Wild Black</t>
   </si>
   <si>
     <t>Instinct 16 Wild Black</t>
   </si>
   <si>
     <t>G16INSTN2NT</t>
   </si>
   <si>
     <t>WVC 16 VERNON</t>
   </si>
   <si>
     <t>WVC 16 Vernon</t>
   </si>
   <si>
     <t>G16WINDT3NT</t>
   </si>
   <si>
+    <t>Skyline Juniors</t>
+  </si>
+  <si>
+    <t>Skyline 16 Silver</t>
+  </si>
+  <si>
+    <t>G16SKYLN6NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>16.1 National</t>
+  </si>
+  <si>
+    <t>Pono 16.1 Steven</t>
+  </si>
+  <si>
+    <t>G16PONOV1NT</t>
+  </si>
+  <si>
+    <t>Henderson Juniors Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 RED</t>
+  </si>
+  <si>
+    <t>HJVC 16 RED</t>
+  </si>
+  <si>
+    <t>G16HJVBC3NT</t>
+  </si>
+  <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>CUVB 16 Black</t>
   </si>
   <si>
     <t>G16CUVBC1NT</t>
   </si>
   <si>
-    <t>Skyline Juniors</t>
-[...31 lines deleted...]
-  <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>16 Downs</t>
   </si>
   <si>
     <t>PVC 16 Downs</t>
   </si>
   <si>
     <t>G16PINEY2NT</t>
   </si>
   <si>
     <t xml:space="preserve">EAST 16’S EMERALD </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 16 Emerald </t>
   </si>
   <si>
     <t>G16FROGS7NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
+    <t>Forge Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>16U-Pink</t>
+  </si>
+  <si>
+    <t>Forge 16U</t>
+  </si>
+  <si>
+    <t>G16FORGE1NT</t>
+  </si>
+  <si>
     <t>ABA Hard Hitters Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Hard Hitters 16U Black </t>
   </si>
   <si>
     <t>Hard Hitters 16UB</t>
   </si>
   <si>
     <t>G16ABAHH1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16FORGE1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1734,111 +1734,111 @@
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41" t="s">
         <v>145</v>
       </c>
       <c r="C41" t="s">
         <v>146</v>
       </c>
       <c r="D41" t="s">
         <v>147</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
         <v>73.873</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="C42" t="s">
         <v>149</v>
       </c>
       <c r="D42" t="s">
         <v>150</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>151</v>
       </c>
       <c r="B43" t="s">
-        <v>70</v>
+        <v>152</v>
       </c>
       <c r="C43" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D43" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C44" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D44" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44">
         <v>0.0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B45" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="C45" t="s">
         <v>160</v>
       </c>
       <c r="D45" t="s">
         <v>161</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45">
         <v>0.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>162</v>
       </c>
       <c r="B46" t="s">
         <v>163</v>
       </c>
       <c r="C46" t="s">
         <v>164</v>
       </c>
       <c r="D46" t="s">