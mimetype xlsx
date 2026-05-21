--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -260,87 +260,87 @@
   <si>
     <t>TIV 17 Black</t>
   </si>
   <si>
     <t>Image 17 Black</t>
   </si>
   <si>
     <t>G17TXIMG1NT</t>
   </si>
   <si>
     <t>1United 17N Silver</t>
   </si>
   <si>
     <t>G171UNVB4NT</t>
   </si>
   <si>
     <t>17 Gold</t>
   </si>
   <si>
     <t>TAV 17 Gold</t>
   </si>
   <si>
     <t>G17TXADV4NT</t>
   </si>
   <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>17 National Green</t>
+  </si>
+  <si>
+    <t>Victory 17 National Green</t>
+  </si>
+  <si>
+    <t>G17VCTRY2NT</t>
+  </si>
+  <si>
     <t>East Texas Alliance1</t>
   </si>
   <si>
     <t>ETA1 17 Black</t>
   </si>
   <si>
     <t>G17ETA1V1NT</t>
   </si>
   <si>
-    <t>VICTORY VBC</t>
-[...8 lines deleted...]
-    <t>G17VCTRY2NT</t>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>VIP 17 Elite</t>
+  </si>
+  <si>
+    <t>G17VIPAC1NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>DIG 17 Black</t>
   </si>
   <si>
     <t>G17DIGVB1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G17VIPAC1NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>17 Black Sadie</t>
   </si>
   <si>
     <t>EMV 17 Black Sadie</t>
   </si>
   <si>
     <t>G17EAGMT1NT</t>
   </si>
   <si>
     <t>1United 17N White</t>
   </si>
   <si>
     <t>G171UNVB2NT</t>
   </si>
   <si>
     <t>EXCEL 17 National Blue</t>
   </si>
   <si>
     <t>G17EXCEL3NT</t>
   </si>
@@ -1309,111 +1309,111 @@
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>80.935</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="C23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23">
         <v>78.85299999999999</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="C24" t="s">
         <v>87</v>
       </c>
       <c r="D24" t="s">
         <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24">
         <v>78.85299999999999</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="C25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25">
         <v>77.809</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="C26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">
         <v>94</v>
       </c>
       <c r="E26" t="s">
         <v>25</v>
       </c>
       <c r="F26">
         <v>77.809</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>96</v>
       </c>
       <c r="C27" t="s">
         <v>97</v>
       </c>
       <c r="D27" t="s">
@@ -1689,51 +1689,51 @@
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41" t="s">
         <v>142</v>
       </c>
       <c r="C41" t="s">
         <v>143</v>
       </c>
       <c r="D41" t="s">
         <v>144</v>
       </c>
       <c r="E41" t="s">
         <v>25</v>
       </c>
       <c r="F41">
         <v>62.61</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>40</v>
       </c>
       <c r="B42" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C42" t="s">
         <v>145</v>
       </c>
       <c r="D42" t="s">
         <v>146</v>
       </c>
       <c r="E42" t="s">
         <v>25</v>
       </c>
       <c r="F42">
         <v>62.536</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>11</v>
       </c>
       <c r="B43" t="s">
         <v>147</v>
       </c>
       <c r="C43" t="s">
         <v>148</v>
       </c>
       <c r="D43" t="s">