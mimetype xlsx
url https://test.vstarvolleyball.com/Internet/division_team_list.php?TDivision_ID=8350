--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -206,150 +206,150 @@
   <si>
     <t>G14INTEG6NT</t>
   </si>
   <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>SLAM 14 Purple</t>
   </si>
   <si>
     <t>G14SLAMV2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>14 White</t>
   </si>
   <si>
     <t>Endless 14 White</t>
   </si>
   <si>
     <t>G14ENDAV3NT</t>
   </si>
   <si>
+    <t>Texas Legends Volleyball</t>
+  </si>
+  <si>
+    <t>14 Red</t>
+  </si>
+  <si>
+    <t>TX Legends 14 Red</t>
+  </si>
+  <si>
+    <t>G14TXLEG7LS</t>
+  </si>
+  <si>
     <t>14 Teal</t>
   </si>
   <si>
     <t>SLAM 14 Teal</t>
   </si>
   <si>
     <t>G14SLAMV3NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 14 Springtown</t>
   </si>
   <si>
     <t>G14FWFIR4NT</t>
   </si>
   <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>13/14 Metro</t>
   </si>
   <si>
     <t>VIP 14 Metro</t>
   </si>
   <si>
     <t>G14VIPAC2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>EAST 14'S EMERALD</t>
   </si>
   <si>
     <t>Madfrog East 14 Emerald</t>
   </si>
   <si>
     <t>G14FROGS8NT</t>
   </si>
   <si>
-    <t>Texas Legends Volleyball</t>
-[...8 lines deleted...]
-    <t>G14TXLEG7LS</t>
+    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
+  </si>
+  <si>
+    <t>14 Metro Navy</t>
+  </si>
+  <si>
+    <t>RYZE 14 Metro Navy</t>
+  </si>
+  <si>
+    <t>G14RYZEV4NT</t>
+  </si>
+  <si>
+    <t>Blazing Owls</t>
+  </si>
+  <si>
+    <t>14 Orange</t>
+  </si>
+  <si>
+    <t>BOV 14 Orange</t>
+  </si>
+  <si>
+    <t>G14BOWLV1NT</t>
   </si>
   <si>
     <t>Tyler Juniors</t>
   </si>
   <si>
     <t xml:space="preserve">14 </t>
   </si>
   <si>
     <t>Tyler Jrs 14</t>
   </si>
   <si>
     <t>G14TYLER1NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>14u Camilla</t>
   </si>
   <si>
     <t>VSTX 14U Camilla</t>
   </si>
   <si>
     <t>G14VSVBC1NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G14BOWLV1NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>14 Rio Vista</t>
   </si>
   <si>
     <t>Waco Lightning14 RioVista</t>
   </si>
   <si>
     <t>G14WACLV3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1006,94 +1006,94 @@
         <v>57.426</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>57.421</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>40</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>40</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" t="s">
         <v>76</v>
       </c>
       <c r="D20" t="s">