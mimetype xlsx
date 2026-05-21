--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -254,93 +254,93 @@
   <si>
     <t>Integrity 13 Lim Cl Red</t>
   </si>
   <si>
     <t>G13INTEG7NT</t>
   </si>
   <si>
     <t>13 Limited Club Blue</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 13 Lim Cl Blue </t>
   </si>
   <si>
     <t>G13INTEG6NT</t>
   </si>
   <si>
     <t>Mojo Volleyball Club</t>
   </si>
   <si>
     <t>MOJO 13 Red</t>
   </si>
   <si>
     <t>G13MOJOV1NT</t>
   </si>
   <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>13 Navy</t>
+  </si>
+  <si>
+    <t>NRG 13 Navy</t>
+  </si>
+  <si>
+    <t>G13NRGVC7NT</t>
+  </si>
+  <si>
+    <t>13 Grey</t>
+  </si>
+  <si>
+    <t>iCrush 13 Grey</t>
+  </si>
+  <si>
+    <t>G13INCRU5NT</t>
+  </si>
+  <si>
+    <t>Tyler Juniors</t>
+  </si>
+  <si>
+    <t>13's</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyler Jrs 13 </t>
+  </si>
+  <si>
+    <t>G13TYLER1NT</t>
+  </si>
+  <si>
     <t>Forge Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>13U-Pink</t>
   </si>
   <si>
     <t>Forge 13U</t>
   </si>
   <si>
     <t>G13FORGE1NT</t>
-  </si>
-[...31 lines deleted...]
-    <t>G13TYLER1NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>13 Prep Green</t>
   </si>
   <si>
     <t>Arete 13 Prep Green</t>
   </si>
   <si>
     <t>G13ARETE7NT</t>
   </si>
   <si>
     <t>Waitlist</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1117,71 +1117,71 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>83</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
         <v>84</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>85</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" t="s">
         <v>89</v>
       </c>
       <c r="D24" t="s">
         <v>90</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>91</v>
       </c>
       <c r="B25" t="s">
         <v>92</v>
       </c>
       <c r="C25" t="s">