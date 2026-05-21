--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -71,228 +71,228 @@
   <si>
     <t>Windthorst 12 Fusion</t>
   </si>
   <si>
     <t>G12WINDT2NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 12 White</t>
   </si>
   <si>
     <t>FWFIRE 12W</t>
   </si>
   <si>
     <t>G12FWFIR2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
+    <t xml:space="preserve">12 Limited Club Blue </t>
+  </si>
+  <si>
+    <t>Integrity 12 Lim Cl Blue</t>
+  </si>
+  <si>
+    <t>G12INTEG5NT</t>
+  </si>
+  <si>
     <t>12 Limited Club Red</t>
   </si>
   <si>
     <t>Integrity 12 Lim Cl Red</t>
   </si>
   <si>
     <t>G12INTEG6NT</t>
   </si>
   <si>
-    <t xml:space="preserve">12 Limited Club Blue </t>
-[...7 lines deleted...]
-  <si>
     <t>FW Fire 12 Black</t>
   </si>
   <si>
     <t>FWFIRE 12B</t>
   </si>
   <si>
     <t>G12FWFIR3NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>12'S ELITE BLACK</t>
   </si>
   <si>
     <t>Madfrog 12E Black</t>
   </si>
   <si>
     <t>G12FROGS5NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 12 REG-Stacey</t>
   </si>
   <si>
     <t>G12FRFLY7NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 12u Astro</t>
   </si>
   <si>
     <t>G12PEGAC1NT</t>
   </si>
   <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>12 Blue</t>
+  </si>
+  <si>
+    <t>Ohana V 12 Blue</t>
+  </si>
+  <si>
+    <t>G12OHANA1NT</t>
+  </si>
+  <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>11u Bruisers Elite Brie</t>
   </si>
   <si>
     <t>G11ATPRV4NT</t>
   </si>
   <si>
     <t>EAST 12'S DIAMOND</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 12 Diamond </t>
   </si>
   <si>
     <t>G12FROGS7NT</t>
   </si>
   <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>12 Purple</t>
   </si>
   <si>
     <t>SLAM 12 Purple</t>
   </si>
   <si>
     <t>G12SLAMV1NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>12 Metro White Rosy</t>
   </si>
   <si>
     <t>EMV 12 Metro White Rosy</t>
   </si>
   <si>
     <t>G12EAGMT5NT</t>
   </si>
   <si>
-    <t>Ohana Volleyball</t>
-[...8 lines deleted...]
-    <t>G12OHANA1NT</t>
+    <t xml:space="preserve">Northeast Longhorns </t>
+  </si>
+  <si>
+    <t>Northeast Longhorns 12U</t>
+  </si>
+  <si>
+    <t>NE Longhorns</t>
+  </si>
+  <si>
+    <t>G12NELVB1NT</t>
+  </si>
+  <si>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 Black </t>
+  </si>
+  <si>
+    <t>ETA1 12 Black</t>
+  </si>
+  <si>
+    <t>G12ETA1V1NT</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>12 Glen Rose Red</t>
+  </si>
+  <si>
+    <t>TAV 12 Glen Rose Red</t>
+  </si>
+  <si>
+    <t>G12TXADV11NT</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>12 Regional</t>
   </si>
   <si>
     <t>LVA 12 Regional</t>
   </si>
   <si>
     <t>G12LUNVA1NT</t>
   </si>
   <si>
     <t>Blazing Owls</t>
   </si>
   <si>
     <t>12 Orange</t>
   </si>
   <si>
     <t>BOV 12 Orange</t>
   </si>
   <si>
     <t>G12BOWLV1NT</t>
   </si>
   <si>
-    <t>Texas Advantage</t>
-[...1 lines deleted...]
-  <si>
     <t>South 12 White</t>
   </si>
   <si>
     <t>TAV South 12 White</t>
   </si>
   <si>
     <t>G12TXADV10NT</t>
-  </si>
-[...31 lines deleted...]
-    <t>G12TXADV11NT</t>
   </si>
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 12's</t>
   </si>
   <si>
     <t>G12WWVBC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -832,85 +832,85 @@
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>59.763</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11" t="s">
         <v>39</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">