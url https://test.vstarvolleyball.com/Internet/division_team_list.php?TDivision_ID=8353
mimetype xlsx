--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -95,90 +95,90 @@
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>11 Blue</t>
   </si>
   <si>
     <t>DIG 11 Blue</t>
   </si>
   <si>
     <t>G11DIGVB2NT</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>11 Black</t>
   </si>
   <si>
     <t>Storm 11 Black</t>
   </si>
   <si>
     <t>G11STORM1NT</t>
   </si>
   <si>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>10u Bruisers Elite Tori</t>
+  </si>
+  <si>
+    <t>G10ATPRV3NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>11 Metro</t>
+  </si>
+  <si>
+    <t>Victory 11 Metro</t>
+  </si>
+  <si>
+    <t>G11VCTRY3NT</t>
+  </si>
+  <si>
+    <t>10u Bruisers Elite Jessica</t>
+  </si>
+  <si>
+    <t>10u Bruisers Elite Jessic</t>
+  </si>
+  <si>
+    <t>G10ATPRV2NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>EAST 11'S DIAMOND</t>
   </si>
   <si>
     <t>Madfrog East 11 Diamond</t>
   </si>
   <si>
     <t>G11FROGS6NT</t>
-  </si>
-[...28 lines deleted...]
-    <t>G10ATPRV2NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 11u Astro</t>
   </si>
   <si>
     <t>G11PEGAC1NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>11 Limited Club Blue</t>
   </si>
   <si>
     <t>Integrity 11 Lim Cl Blue</t>
   </si>
   <si>
     <t>G11INTEG3NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
@@ -701,105 +701,105 @@
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6">
         <v>64.15900000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" t="s">
         <v>34</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>35</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">