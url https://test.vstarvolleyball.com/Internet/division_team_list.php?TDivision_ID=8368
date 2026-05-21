--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -173,69 +173,69 @@
   <si>
     <t xml:space="preserve">NFW Ryze Volleyball Club </t>
   </si>
   <si>
     <t>18.1 Premier</t>
   </si>
   <si>
     <t>RYZE 18.1 Premier</t>
   </si>
   <si>
     <t>G18RYZEV1NT</t>
   </si>
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>18 White</t>
   </si>
   <si>
     <t>WFElite 18 White</t>
   </si>
   <si>
     <t>G18WFELT2NT</t>
   </si>
   <si>
+    <t>DFW Elite</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18's National </t>
+  </si>
+  <si>
+    <t>DFW Elite 18's National</t>
+  </si>
+  <si>
+    <t>G18DFTLE1NT</t>
+  </si>
+  <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>Waco Lightning 18 Black</t>
   </si>
   <si>
     <t>G18WACLV1LS</t>
-  </si>
-[...10 lines deleted...]
-    <t>G18DFTLE1NT</t>
   </si>
   <si>
     <t>Wolfpack Dynasty VBC</t>
   </si>
   <si>
     <t>18 Elite Black</t>
   </si>
   <si>
     <t xml:space="preserve">W18 Elite Black	</t>
   </si>
   <si>
     <t>G18WPDVB1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -835,71 +835,71 @@
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">