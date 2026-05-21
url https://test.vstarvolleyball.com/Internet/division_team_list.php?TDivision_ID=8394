--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -161,90 +161,90 @@
   <si>
     <t>Victory 15 White</t>
   </si>
   <si>
     <t>G15VCTRY4NT</t>
   </si>
   <si>
     <t>Power 15 White</t>
   </si>
   <si>
     <t>G15POWER3NT</t>
   </si>
   <si>
     <t>SAN ANTONIO STARS</t>
   </si>
   <si>
     <t>15 BLACK</t>
   </si>
   <si>
     <t>SA STARS 15 BLACK</t>
   </si>
   <si>
     <t>G15SASTA1LS</t>
   </si>
   <si>
+    <t>Drive Nation 15 Gold</t>
+  </si>
+  <si>
+    <t>DN 15 Gold</t>
+  </si>
+  <si>
+    <t>G15DRIVE4NT</t>
+  </si>
+  <si>
+    <t>15 National White</t>
+  </si>
+  <si>
+    <t>LVA National White</t>
+  </si>
+  <si>
+    <t>G15LUNVA5NT</t>
+  </si>
+  <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>15U Green</t>
   </si>
   <si>
     <t>VSTX 15U Green</t>
   </si>
   <si>
     <t>G15VSVBC3NT</t>
   </si>
   <si>
     <t>797 Empire</t>
   </si>
   <si>
     <t>15s</t>
   </si>
   <si>
     <t>797 Empire 15</t>
   </si>
   <si>
     <t>G15797EM1SU</t>
-  </si>
-[...16 lines deleted...]
-    <t>G15LUNVA5NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>WVC VERNON 15</t>
   </si>
   <si>
     <t>G15WINDT1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Drive Nation 15 White</t>
   </si>
   <si>
     <t>DN 15 White</t>
   </si>
   <si>
     <t>G15DRIVE3NT</t>
   </si>
 </sst>
 </file>
 
@@ -867,111 +867,111 @@
         <v>62.018999999999998</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>46</v>
       </c>
       <c r="C14" t="s">
         <v>47</v>
       </c>
       <c r="D14" t="s">
         <v>48</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
         <v>49</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>50</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" t="s">
         <v>53</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="B17" t="s">
+        <v>56</v>
+      </c>
+      <c r="C17" t="s">
         <v>57</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="B18" t="s">
         <v>60</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18" t="s">
         <v>62</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" t="s">