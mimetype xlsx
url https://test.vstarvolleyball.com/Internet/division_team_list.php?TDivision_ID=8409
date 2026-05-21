--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -185,69 +185,69 @@
   <si>
     <t>DIG 14 Blue - Anne</t>
   </si>
   <si>
     <t>G14DIGVB3NT</t>
   </si>
   <si>
     <t>Drive Nation 14 White</t>
   </si>
   <si>
     <t>DN 14 White</t>
   </si>
   <si>
     <t>G14DRIVE3NT</t>
   </si>
   <si>
     <t>14 Blue - Tommy</t>
   </si>
   <si>
     <t>DIG 14 Blue - Tommy</t>
   </si>
   <si>
     <t>G14DIGVB4NT</t>
   </si>
   <si>
+    <t>Drive Nation 14 Gold</t>
+  </si>
+  <si>
+    <t>DN 14 Gold</t>
+  </si>
+  <si>
+    <t>G14DRIVE4NT</t>
+  </si>
+  <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>14 Red Jeff</t>
   </si>
   <si>
     <t>TEJAS 14 Red Jeff</t>
   </si>
   <si>
     <t>G14TEJAS3NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14DRIVE4NT</t>
   </si>
   <si>
     <t>Oklahoma Charge</t>
   </si>
   <si>
     <t>14 American</t>
   </si>
   <si>
     <t xml:space="preserve">OK Charge 14 American </t>
   </si>
   <si>
     <t>G14CHARG3OK</t>
   </si>
   <si>
     <t>M.V.P.</t>
   </si>
   <si>
     <t>14 National</t>
   </si>
   <si>
     <t>MVP 14 National</t>
   </si>
   <si>
     <t>G14MVPVC1NT</t>
   </si>
@@ -1017,71 +1017,71 @@
         <v>64.738</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14">
         <v>63.984</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" t="s">
         <v>57</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>58</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>63.326</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>63.326</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" t="s">
@@ -1117,51 +1117,51 @@
         <v>62.627</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" t="s">
         <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19">
         <v>62.087000000000003</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>78</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>61.943</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>79</v>
       </c>
       <c r="B21" t="s">
         <v>17</v>
       </c>
       <c r="C21" t="s">