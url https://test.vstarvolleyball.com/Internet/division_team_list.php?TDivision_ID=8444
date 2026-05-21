--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -110,66 +110,66 @@
   <si>
     <t>G15NRGVC5NT</t>
   </si>
   <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t>15 Wild Black</t>
   </si>
   <si>
     <t>Instinct 15 Wild Black</t>
   </si>
   <si>
     <t>G15INSTN2NT</t>
   </si>
   <si>
     <t>15 Wild 1</t>
   </si>
   <si>
     <t>Instinct 15 Wild 1</t>
   </si>
   <si>
     <t>G15INSTN3NT</t>
   </si>
   <si>
+    <t>15 National Blue</t>
+  </si>
+  <si>
+    <t>NRG 15 National Blue</t>
+  </si>
+  <si>
+    <t>G15NRGVC7NT</t>
+  </si>
+  <si>
     <t>15 National White</t>
   </si>
   <si>
     <t>NRG 15 National White</t>
   </si>
   <si>
     <t>G15NRGVC6NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15NRGVC7NT</t>
   </si>
   <si>
     <t xml:space="preserve">NFW Ryze Volleyball Club </t>
   </si>
   <si>
     <t>15.1 Premier</t>
   </si>
   <si>
     <t>RYZE 15.1 Premier</t>
   </si>
   <si>
     <t>G15RYZEV1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>