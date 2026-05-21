--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -56,81 +56,81 @@
   <si>
     <t>Rival Volleyball</t>
   </si>
   <si>
     <t>RIVAL 14-BANKSTON</t>
   </si>
   <si>
     <t>G14RIVVB1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>14 Regional Blue</t>
   </si>
   <si>
     <t>Vision 14 Regional Blue</t>
   </si>
   <si>
     <t>G14VIVBC4NT</t>
   </si>
   <si>
+    <t>Freedom Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Black</t>
+  </si>
+  <si>
+    <t>FAV 14 Black</t>
+  </si>
+  <si>
+    <t>G14FREVB1NT</t>
+  </si>
+  <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 14 Texoma</t>
+  </si>
+  <si>
+    <t>G141UNVB7NT</t>
+  </si>
+  <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>14 National White</t>
   </si>
   <si>
     <t>LVA 14 National White</t>
   </si>
   <si>
     <t>G14LUNVA2NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G141UNVB7NT</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">IVC 14U Catherine </t>
   </si>
   <si>
     <t>G14INFTY3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -550,68 +550,68 @@
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">