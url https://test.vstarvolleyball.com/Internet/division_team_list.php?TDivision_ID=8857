--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -32,65 +32,89 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>10’S NATIONAL WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 10N White</t>
+  </si>
+  <si>
+    <t>G10FROGS3NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>Caddo Hot Shots</t>
+  </si>
+  <si>
+    <t>10 CLUB PREP</t>
+  </si>
+  <si>
+    <t>HOT SHOTS 10CP</t>
+  </si>
+  <si>
+    <t>G10CADHS1NT</t>
+  </si>
+  <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>10 Navy Ethos</t>
   </si>
   <si>
     <t>Arete 10 Navy Ethos</t>
   </si>
   <si>
     <t>G10ARETE2NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...1 lines deleted...]
-  <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 9 Blue Mindy</t>
   </si>
   <si>
     <t>G091UNVB2NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>9/10 Metro</t>
   </si>
   <si>
     <t>Victory 9/10 Metro</t>
   </si>
   <si>
     <t>G10VCTRY2NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>10 Intense Blue</t>
@@ -108,74 +132,50 @@
     <t>South 10 Royal</t>
   </si>
   <si>
     <t>TAV South 10 Royal</t>
   </si>
   <si>
     <t>G10TXADV5NT</t>
   </si>
   <si>
     <t>10 Navy Telos</t>
   </si>
   <si>
     <t>Arete 10 Navy Telos</t>
   </si>
   <si>
     <t>G10ARETE1NT</t>
   </si>
   <si>
     <t>McKinney Panthers</t>
   </si>
   <si>
     <t>MC Panthers 10 Gold</t>
   </si>
   <si>
     <t>G10MCKPA1NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G10CADHS1NT</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables  EPA 10 Diamonds</t>
   </si>
   <si>
     <t>UEPA 10</t>
   </si>
   <si>
     <t>G10UNTOU1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>AVCA 10</t>
   </si>
   <si>
     <t>AVCA10</t>
   </si>
@@ -570,188 +570,188 @@
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">