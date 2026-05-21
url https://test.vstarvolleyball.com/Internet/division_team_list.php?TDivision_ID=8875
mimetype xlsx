--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -167,81 +167,81 @@
   <si>
     <t>FH 13/14u Red Whitesboro</t>
   </si>
   <si>
     <t>G14FIELD6NT</t>
   </si>
   <si>
     <t>14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>FH 14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>G14FIELD5NT</t>
   </si>
   <si>
     <t>13/14u Navy Whitesboro</t>
   </si>
   <si>
     <t>FH 13/14u Whitesboro</t>
   </si>
   <si>
     <t>G14FIELD7NT</t>
   </si>
   <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>14 Black</t>
+  </si>
+  <si>
+    <t>360 14 Black</t>
+  </si>
+  <si>
+    <t>G14SIXTY8NT</t>
+  </si>
+  <si>
     <t>DFW Elite</t>
   </si>
   <si>
     <t>14 Blue</t>
   </si>
   <si>
     <t xml:space="preserve">DFW Elite 14 Blue </t>
   </si>
   <si>
     <t>G14DFTLE4NT</t>
   </si>
   <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
-    <t>14 Black</t>
-[...1 lines deleted...]
-  <si>
     <t>Arsenal 14 Black</t>
   </si>
   <si>
     <t>G14DAVBC4NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14SIXTY8NT</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 14 Regional Blue</t>
   </si>
   <si>
     <t>G14LIVBC2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -881,51 +881,51 @@
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" t="s">