--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -107,90 +107,90 @@
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>East Texas 13B</t>
   </si>
   <si>
     <t>G13ETXJR1NT</t>
   </si>
   <si>
     <t>Panola</t>
   </si>
   <si>
     <t>Aces 13U</t>
   </si>
   <si>
     <t>Panola Aces 13U</t>
   </si>
   <si>
     <t>G13PANOA1NT</t>
   </si>
   <si>
+    <t>White Oak Juniors Volleyball Club</t>
+  </si>
+  <si>
+    <t>WOJRS13U_2026</t>
+  </si>
+  <si>
+    <t>WOJRS13U</t>
+  </si>
+  <si>
+    <t>G13WOJVC1NT</t>
+  </si>
+  <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t>13 Grey</t>
+  </si>
+  <si>
+    <t>iCrush 13 Grey</t>
+  </si>
+  <si>
+    <t>G13INCRU5NT</t>
+  </si>
+  <si>
+    <t>13 Sabine</t>
+  </si>
+  <si>
+    <t>East TX Jrs 13 Sabine</t>
+  </si>
+  <si>
+    <t>G13ETXJR3NT</t>
+  </si>
+  <si>
     <t>13 Mavs</t>
   </si>
   <si>
     <t>East Texas 13 Mavs</t>
   </si>
   <si>
     <t>G13ETXJR4NT</t>
-  </si>
-[...31 lines deleted...]
-    <t>G13ETXJR3NT</t>
   </si>
   <si>
     <t>Tyler Juniors</t>
   </si>
   <si>
     <t>13's</t>
   </si>
   <si>
     <t xml:space="preserve">Tyler Jrs 13 </t>
   </si>
   <si>
     <t>G13TYLER1NT</t>
   </si>
   <si>
     <t>Henderson Juniors Volleyball Club</t>
   </si>
   <si>
     <t>13 BLUE</t>
   </si>
   <si>
     <t>HJVC 13 BLUE</t>
   </si>
   <si>
     <t>G13HJVBC4NT</t>
   </si>
@@ -736,91 +736,91 @@
         <v>59.247</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>58.502</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">