--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -137,69 +137,69 @@
   <si>
     <t>East TX Jrs 16 Mavs</t>
   </si>
   <si>
     <t>G16ETXJR2NT</t>
   </si>
   <si>
     <t>16 DEMARCION</t>
   </si>
   <si>
     <t>TC ELITE 16D</t>
   </si>
   <si>
     <t>G16TCEVB3BY</t>
   </si>
   <si>
     <t>16 Red</t>
   </si>
   <si>
     <t>SBC Impact 16 Red</t>
   </si>
   <si>
     <t>G16SBCIV2BY</t>
   </si>
   <si>
+    <t>Titus Outcast Volleyball Club</t>
+  </si>
+  <si>
+    <t>Elite</t>
+  </si>
+  <si>
+    <t>TVC Elite</t>
+  </si>
+  <si>
+    <t>G16TITOC1NT</t>
+  </si>
+  <si>
     <t>16 LEXI</t>
   </si>
   <si>
     <t>TC ELITE 16L</t>
   </si>
   <si>
     <t>G16TCEVB4BY</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16TITOC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 16 East</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant 16 East </t>
   </si>
   <si>
     <t>G16ALLEG4NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -733,71 +733,71 @@
         <v>73.38</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10">
         <v>70.56999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">