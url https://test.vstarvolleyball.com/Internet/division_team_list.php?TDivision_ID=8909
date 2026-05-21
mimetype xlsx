--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -80,195 +80,195 @@
   <si>
     <t>WC-12 BLACK</t>
   </si>
   <si>
     <t>Wrecking Crew 12B</t>
   </si>
   <si>
     <t>G12WCREW2NT</t>
   </si>
   <si>
     <t xml:space="preserve">IVC 12U Gabby </t>
   </si>
   <si>
     <t>G12INFTY1NT</t>
   </si>
   <si>
     <t>WC-12 PINK</t>
   </si>
   <si>
     <t>Wrecking Crew 12P</t>
   </si>
   <si>
     <t>G12WCREW3NT</t>
   </si>
   <si>
+    <t>Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>Dynasty 11u</t>
+  </si>
+  <si>
+    <t>DVC11</t>
+  </si>
+  <si>
+    <t>G11DYNVB1LS</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>TC Elite</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12 KYRA</t>
+  </si>
+  <si>
+    <t>TC ELITE 12K</t>
+  </si>
+  <si>
+    <t>G12TCEVB3BY</t>
+  </si>
+  <si>
+    <t>Dynasty 12u</t>
+  </si>
+  <si>
+    <t>DVC12</t>
+  </si>
+  <si>
+    <t>G12DYNVB1LS</t>
+  </si>
+  <si>
     <t>East Texas Alliance1</t>
   </si>
   <si>
     <t xml:space="preserve">12 Black </t>
   </si>
   <si>
     <t>ETA1 12 Black</t>
   </si>
   <si>
     <t>G12ETA1V1NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...32 lines deleted...]
-    <t>G12DYNVB1LS</t>
+    <t>WC-12 WHITE</t>
+  </si>
+  <si>
+    <t>Wrecking Crew 12W</t>
+  </si>
+  <si>
+    <t>G12WCREW4NT</t>
+  </si>
+  <si>
+    <t>East Texas Juniors</t>
+  </si>
+  <si>
+    <t>12 Black</t>
+  </si>
+  <si>
+    <t>East Texas 12B</t>
+  </si>
+  <si>
+    <t>G12ETXJR1NT</t>
   </si>
   <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
+    <t>12 Silver</t>
+  </si>
+  <si>
+    <t>PVC 12 Silver</t>
+  </si>
+  <si>
+    <t>G12PINEY2NT</t>
+  </si>
+  <si>
+    <t>BC BOMBERS VOLLEYBALL CLUB</t>
+  </si>
+  <si>
+    <t>12U</t>
+  </si>
+  <si>
+    <t>BC BOMBERS 12U</t>
+  </si>
+  <si>
+    <t>G12BCBVC1BY</t>
+  </si>
+  <si>
+    <t>12 Blue</t>
+  </si>
+  <si>
+    <t>PVC 12 Blue</t>
+  </si>
+  <si>
+    <t>G12PINEY1NT</t>
+  </si>
+  <si>
+    <t>WC-11 Black</t>
+  </si>
+  <si>
+    <t>G11WCREW2NT</t>
+  </si>
+  <si>
+    <t>White Oak Juniors Volleyball Club</t>
+  </si>
+  <si>
+    <t>WOJRS12U_2026</t>
+  </si>
+  <si>
+    <t>WOJRS12U</t>
+  </si>
+  <si>
+    <t>G12WOJVC1NT</t>
+  </si>
+  <si>
     <t>12 White</t>
   </si>
   <si>
     <t>PVC 12 White</t>
   </si>
   <si>
     <t>G12PINEY4NT</t>
   </si>
   <si>
-    <t>East Texas Juniors</t>
-[...1 lines deleted...]
-  <si>
     <t>12 Red</t>
   </si>
   <si>
     <t>East Texas Jrs 12 Red</t>
   </si>
   <si>
     <t>G12ETXJR4NT</t>
   </si>
   <si>
     <t>12 Mavs</t>
   </si>
   <si>
     <t>East Texas 12 Mavs</t>
   </si>
   <si>
     <t>G12ETXJR2NT</t>
-  </si>
-[...64 lines deleted...]
-    <t>G12WOJVC1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -750,271 +750,271 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
         <v>31</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>32</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>35</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" t="s">
         <v>38</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>39</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" t="s">
         <v>42</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>43</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>6</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16" t="s">
         <v>57</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" t="s">
         <v>63</v>
       </c>
       <c r="D18" t="s">
         <v>64</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>