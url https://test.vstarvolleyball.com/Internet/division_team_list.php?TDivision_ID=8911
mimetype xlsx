--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -110,180 +110,180 @@
   <si>
     <t>14 Mavs</t>
   </si>
   <si>
     <t>East Texas 14 Mavs</t>
   </si>
   <si>
     <t>G14ETXJR5NT</t>
   </si>
   <si>
     <t>TC Elite</t>
   </si>
   <si>
     <t>14 LEXI</t>
   </si>
   <si>
     <t>TC ELITE 14L</t>
   </si>
   <si>
     <t>G14TCEVB2BY</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>14 BARBARA</t>
+  </si>
+  <si>
+    <t>TC ELITE 14B</t>
+  </si>
+  <si>
+    <t>G14TCEVB3BY</t>
+  </si>
+  <si>
+    <t>Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>Dynasty 14u2</t>
+  </si>
+  <si>
+    <t>DVC142</t>
+  </si>
+  <si>
+    <t>G14DYNVB2LS</t>
+  </si>
+  <si>
     <t>Carthage Commanders</t>
   </si>
   <si>
     <t>14U</t>
   </si>
   <si>
     <t>Commanders 14U</t>
   </si>
   <si>
     <t>G14CARCO1NT</t>
   </si>
   <si>
-    <t>14 BARBARA</t>
-[...17 lines deleted...]
-    <t>G14DYNVB2LS</t>
+    <t>RocketFuel Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rocketfuel318 14 SHR</t>
+  </si>
+  <si>
+    <t>RVC318 14SHR</t>
+  </si>
+  <si>
+    <t>G14RFUEL3BY</t>
+  </si>
+  <si>
+    <t>Wrecking Crew</t>
+  </si>
+  <si>
+    <t>WC-14 Grey</t>
+  </si>
+  <si>
+    <t>G14WCREW5NT</t>
+  </si>
+  <si>
+    <t>SBC Impact Volleyball</t>
+  </si>
+  <si>
+    <t>SBC Impact 14 Black</t>
+  </si>
+  <si>
+    <t>G14SBCIV1BY</t>
+  </si>
+  <si>
+    <t>WC-14 Nation</t>
+  </si>
+  <si>
+    <t>G14WCREW7NT</t>
+  </si>
+  <si>
+    <t>14 Red</t>
+  </si>
+  <si>
+    <t>SBC Impact 14 Red</t>
+  </si>
+  <si>
+    <t>G14SBCIV2BY</t>
+  </si>
+  <si>
+    <t>BC BOMBERS VOLLEYBALL CLUB</t>
+  </si>
+  <si>
+    <t>14U GREEN</t>
+  </si>
+  <si>
+    <t>BC BOMBERS 14U GREEN</t>
+  </si>
+  <si>
+    <t>G14BCBVC2BY</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 14's RED</t>
   </si>
   <si>
     <t>G14NETJR2NT</t>
   </si>
   <si>
-    <t>Wrecking Crew</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">WC-14 Turquoise </t>
   </si>
   <si>
     <t>WC-14 Turquoise</t>
   </si>
   <si>
     <t>G14WCREW6NT</t>
   </si>
   <si>
     <t>14 Sabine</t>
   </si>
   <si>
     <t>East TX Jrs 14 Sabine</t>
   </si>
   <si>
     <t>G14ETXJR6NT</t>
   </si>
   <si>
-    <t>BC BOMBERS VOLLEYBALL CLUB</t>
-[...1 lines deleted...]
-  <si>
     <t>14U BLACK</t>
   </si>
   <si>
     <t>BC BOMBERS 14U BLACK</t>
   </si>
   <si>
     <t>G14BCBVC1BY</t>
   </si>
   <si>
-    <t>14 Red</t>
-[...1 lines deleted...]
-  <si>
     <t>East Texas Jrs 14 Red</t>
   </si>
   <si>
     <t>G14ETXJR2NT</t>
-  </si>
-[...46 lines deleted...]
-    <t>G14BCBVC2BY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -765,314 +765,314 @@
         <v>57.163</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>31</v>
       </c>
       <c r="F8">
         <v>57.102</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" t="s">
         <v>32</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>33</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" t="s">
         <v>53</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="B16" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" t="s">
         <v>60</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" t="s">
         <v>66</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>74</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>