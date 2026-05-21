--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -107,72 +107,72 @@
   <si>
     <t>EMV 12 Black Ellen</t>
   </si>
   <si>
     <t>G12EAGMT2NT</t>
   </si>
   <si>
     <t>12 Royal Caroline</t>
   </si>
   <si>
     <t>EMV 12 Royal Caroline</t>
   </si>
   <si>
     <t>G12EAGMT3NT</t>
   </si>
   <si>
     <t>12 White</t>
   </si>
   <si>
     <t>WF Elite 12 White</t>
   </si>
   <si>
     <t>G12WFELT2NT</t>
   </si>
   <si>
+    <t>Stingray Volleyball Academy</t>
+  </si>
+  <si>
+    <t>12 Adidas</t>
+  </si>
+  <si>
+    <t>Stingray VBA 12 Adidas</t>
+  </si>
+  <si>
+    <t>G12STRAY1OK</t>
+  </si>
+  <si>
     <t>Oklahoma Charge</t>
   </si>
   <si>
     <t>12-1 West</t>
   </si>
   <si>
     <t>OK Charge 12-1 West</t>
   </si>
   <si>
     <t>G12CHARG7OK</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12STRAY1OK</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>12.1 National</t>
   </si>
   <si>
     <t>Pono 12.1 Nash</t>
   </si>
   <si>
     <t>G12PONOV1NT</t>
   </si>
   <si>
     <t>12 Royal Katie</t>
   </si>
   <si>
     <t>EMV 12 Royal Katie</t>
   </si>
   <si>
     <t>G12EAGMT4NT</t>
   </si>
 </sst>
 </file>
 