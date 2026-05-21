--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -197,75 +197,75 @@
   <si>
     <t>Oklahoma Charge</t>
   </si>
   <si>
     <t>13-2 West</t>
   </si>
   <si>
     <t>OK Charge 13-2 West</t>
   </si>
   <si>
     <t>G13CHARG10OK</t>
   </si>
   <si>
     <t>OKC Ignite Volleyball Club</t>
   </si>
   <si>
     <t>13-1</t>
   </si>
   <si>
     <t>OKC Ignite VBC</t>
   </si>
   <si>
     <t>G13IGNIT1OK</t>
   </si>
   <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>13.2 National</t>
+  </si>
+  <si>
+    <t>Pono 13.2 Nash</t>
+  </si>
+  <si>
+    <t>G13PONOV2NT</t>
+  </si>
+  <si>
     <t>WVC VERNON 13</t>
   </si>
   <si>
     <t>G13WINDT3NT</t>
   </si>
   <si>
-    <t>Pono Volleyball</t>
-[...1 lines deleted...]
-  <si>
     <t>13.1 National</t>
   </si>
   <si>
     <t>Pono 13.1 Katie</t>
   </si>
   <si>
     <t>G13PONOV1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13PONOV2NT</t>
   </si>
   <si>
     <t>13-1 West</t>
   </si>
   <si>
     <t>OK Charge 13-1 West</t>
   </si>
   <si>
     <t>G13CHARG9OK</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>13 Select Karma</t>
   </si>
   <si>
     <t>StingrayVBA 13Select KW</t>
   </si>
   <si>
     <t>G13STRAY3OK</t>
   </si>
 </sst>
 </file>
 
@@ -928,91 +928,91 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>53</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">