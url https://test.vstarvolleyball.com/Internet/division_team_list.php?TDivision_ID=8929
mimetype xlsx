--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -113,87 +113,87 @@
   <si>
     <t>G14VXVBC1NT</t>
   </si>
   <si>
     <t>Stingray Volleyball Academy</t>
   </si>
   <si>
     <t>14 Select Alicia</t>
   </si>
   <si>
     <t>StingrayVBA 14Select AL</t>
   </si>
   <si>
     <t>G14STRAY2OK</t>
   </si>
   <si>
     <t>14 Select Jacklyn</t>
   </si>
   <si>
     <t>StingrayVBA 14Select JS</t>
   </si>
   <si>
     <t>G14STRAY3OK</t>
   </si>
   <si>
+    <t>Windthorst 14 PrimeTime</t>
+  </si>
+  <si>
+    <t>WVC 14-PrimeTime</t>
+  </si>
+  <si>
+    <t>G14WINDT2NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>14.1 National</t>
+  </si>
+  <si>
+    <t>Pono 14.1 Annette</t>
+  </si>
+  <si>
+    <t>G14PONOV1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">WVC VERNON 14 </t>
   </si>
   <si>
     <t>WVC VERNON 14</t>
   </si>
   <si>
     <t>G14WINDT3NT</t>
   </si>
   <si>
-    <t>Pono Volleyball</t>
-[...1 lines deleted...]
-  <si>
     <t>14.2 National</t>
   </si>
   <si>
     <t>Pono 14.2 Megan</t>
   </si>
   <si>
     <t>G14PONOV2NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G14PONOV1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>