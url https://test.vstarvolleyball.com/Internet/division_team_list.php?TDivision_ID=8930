--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -161,66 +161,66 @@
   <si>
     <t>15 Metro Samara</t>
   </si>
   <si>
     <t>EMV 15 Metro Samara</t>
   </si>
   <si>
     <t>G15EAGMT6NT</t>
   </si>
   <si>
     <t>Oklahoma Premier Volleyball C</t>
   </si>
   <si>
     <t>15 Purple-Mel</t>
   </si>
   <si>
     <t>OK Premier 15 P - Mel</t>
   </si>
   <si>
     <t>G15OKPRE3OK</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
+    <t>15.2 National</t>
+  </si>
+  <si>
+    <t>Pono 15.2 Megan</t>
+  </si>
+  <si>
+    <t>G15PONOV2NT</t>
+  </si>
+  <si>
     <t>15.1 National</t>
   </si>
   <si>
     <t>Pono 15.1 Annette</t>
   </si>
   <si>
     <t>G15PONOV1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15PONOV2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>