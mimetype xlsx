--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -110,87 +110,87 @@
   <si>
     <t>11 Black M’Kayla</t>
   </si>
   <si>
     <t>EMV 11 Black M’Kayla</t>
   </si>
   <si>
     <t>G11EAGMT2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>11 Red</t>
   </si>
   <si>
     <t>Drive Nation 11 Red</t>
   </si>
   <si>
     <t>G11DRIVE1NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
+    <t>10 White</t>
+  </si>
+  <si>
+    <t>Skyline 10 White</t>
+  </si>
+  <si>
+    <t>G10SKYLN3NT</t>
+  </si>
+  <si>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t>TIV 11 Club</t>
+  </si>
+  <si>
+    <t>Image 11 Club</t>
+  </si>
+  <si>
+    <t>G11TXIMG2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fort Smith Jrs </t>
+  </si>
+  <si>
+    <t>FSJ 11-1 Regional Plus</t>
+  </si>
+  <si>
+    <t>G11FSJVB1DE</t>
+  </si>
+  <si>
     <t>10 Black</t>
   </si>
   <si>
     <t>Skyline 10 Black</t>
   </si>
   <si>
     <t>G10SKYLN2NT</t>
-  </si>
-[...28 lines deleted...]
-    <t>G11FSJVB1DE</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>11 Ikaika-Ashleigh</t>
   </si>
   <si>
     <t>FH 11 Ikaika-Ashleigh</t>
   </si>
   <si>
     <t>G11FIELD2NT</t>
   </si>
   <si>
     <t>10 Navy Telos</t>
   </si>
   <si>
     <t>Arete 10 Navy Telos</t>
   </si>
   <si>
     <t>G10ARETE1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
@@ -696,94 +696,94 @@
         <v>63.626</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">