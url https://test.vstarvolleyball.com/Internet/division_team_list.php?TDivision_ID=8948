--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -107,74 +107,74 @@
   <si>
     <t>G12FROGS4NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 12 USA-Charlie</t>
   </si>
   <si>
     <t>G12FRFLY2NT</t>
   </si>
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>12 Black</t>
   </si>
   <si>
     <t>WF Elite 12 Black</t>
   </si>
   <si>
     <t>G12WFELT1NT</t>
   </si>
   <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>12 Black Kevin</t>
+  </si>
+  <si>
+    <t>TEJAS 12 Black Kevin</t>
+  </si>
+  <si>
+    <t>G12TEJAS1NT</t>
+  </si>
+  <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>12 Navy</t>
   </si>
   <si>
     <t>Arete 12 Navy</t>
   </si>
   <si>
     <t>G12ARETE3NT</t>
   </si>
   <si>
-    <t>Tejas Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 12N Black</t>
   </si>
   <si>
     <t>G121UNVB3NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>12 National Blue</t>
   </si>
   <si>
     <t>Summit 12 National Blue</t>
   </si>
   <si>
     <t>G12DSUMM1NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>12 Regional Black</t>
@@ -200,147 +200,147 @@
   <si>
     <t>12 Ikaika-Celeste</t>
   </si>
   <si>
     <t>FH 12 Ikaika-Celeste</t>
   </si>
   <si>
     <t>G12FIELD2NT</t>
   </si>
   <si>
     <t>12 Alaka'i-Nina</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Nina</t>
   </si>
   <si>
     <t>G12FIELD4NT</t>
   </si>
   <si>
     <t>Flyers 12 USA-Ed</t>
   </si>
   <si>
     <t>G12FRFLY3NT</t>
   </si>
   <si>
+    <t>Drive Nation 12 Black</t>
+  </si>
+  <si>
+    <t>G12DRIVE2NT</t>
+  </si>
+  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>12 Intense Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 12 Intense Red </t>
   </si>
   <si>
     <t>G12INTEG2NT</t>
   </si>
   <si>
-    <t>Drive Nation 12 Black</t>
-[...4 lines deleted...]
-  <si>
     <t>12 Black Summer</t>
   </si>
   <si>
     <t>TEJAS 12 Black Summer</t>
   </si>
   <si>
     <t>G12TEJAS2NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 12 Black</t>
   </si>
   <si>
     <t>G12RESVB1NT</t>
   </si>
   <si>
+    <t>12 Elite Black</t>
+  </si>
+  <si>
+    <t>Summit 12 Elite Black</t>
+  </si>
+  <si>
+    <t>G12DSUMM2NT</t>
+  </si>
+  <si>
+    <t>MC United Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MC United </t>
+  </si>
+  <si>
+    <t>MC United</t>
+  </si>
+  <si>
+    <t>G12MCUVB1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fort Smith Jrs </t>
+  </si>
+  <si>
+    <t>FSJ 12 National</t>
+  </si>
+  <si>
+    <t>G12FSJVB1DE</t>
+  </si>
+  <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 12 Red</t>
   </si>
   <si>
     <t>Image 12 Red</t>
   </si>
   <si>
     <t>G12TXIMG2NT</t>
   </si>
   <si>
     <t>Texas Pistols West</t>
   </si>
   <si>
     <t>12-1</t>
   </si>
   <si>
     <t>TXPW12-1</t>
   </si>
   <si>
     <t>G12TXPWV1SU</t>
   </si>
   <si>
     <t>12 Elite White</t>
   </si>
   <si>
     <t>Summit 12 Elite White</t>
   </si>
   <si>
     <t>G12DSUMM3NT</t>
-  </si>
-[...28 lines deleted...]
-    <t>G12FSJVB1DE</t>
   </si>
   <si>
     <t>12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Kennedy</t>
   </si>
   <si>
     <t>G12FIELD3NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 12 White</t>
   </si>
   <si>
     <t>TAV South 12 White</t>
   </si>
   <si>
     <t>G12TXADV10NT</t>
   </si>
   <si>
     <t>Drive Nation Red Oak 12 Elite</t>
   </si>
@@ -1045,234 +1045,234 @@
         <v>67.706</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>64.29600000000001</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" t="s">
         <v>62</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>62.686</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>62.686</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>61.519</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>28</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>55.0080000000000027</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" t="s">
         <v>74</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>75</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>79</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
         <v>85</v>
       </c>
       <c r="C24" t="s">
         <v>86</v>
       </c>
       <c r="D24" t="s">
         <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>88</v>
       </c>
       <c r="B25" t="s">
         <v>89</v>
       </c>
       <c r="C25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">
         <v>94</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27" t="s">
         <v>95</v>
       </c>
       <c r="C27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
@@ -1308,68 +1308,68 @@
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>11</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
       <c r="C29" t="s">
         <v>103</v>
       </c>
       <c r="D29" t="s">
         <v>104</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>105</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="C30" t="s">
         <v>106</v>
       </c>
       <c r="D30" t="s">
         <v>107</v>
       </c>
       <c r="E30" t="s">
         <v>108</v>
       </c>
       <c r="F30">
         <v>71.93600000000001</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B31" t="s">
         <v>109</v>
       </c>
       <c r="C31" t="s">
         <v>110</v>
       </c>
       <c r="D31" t="s">
         <v>111</v>
       </c>
       <c r="E31" t="s">
         <v>108</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32" t="s">
         <v>112</v>
       </c>
       <c r="C32" t="s">