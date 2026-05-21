--- v0 (2026-02-28)
+++ v1 (2026-05-21)
@@ -260,78 +260,78 @@
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">17 Red </t>
   </si>
   <si>
     <t>Liberty 17 Red</t>
   </si>
   <si>
     <t>G17LIVBC1NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>17 National</t>
   </si>
   <si>
     <t>No Limits 17 National</t>
   </si>
   <si>
     <t>G17NLVBC2NT</t>
   </si>
   <si>
+    <t>Tulsa Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>17-1</t>
+  </si>
+  <si>
+    <t>Tulsa Power 17-1</t>
+  </si>
+  <si>
+    <t>G17POWER1OK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apex </t>
+  </si>
+  <si>
+    <t>Apex17-1</t>
+  </si>
+  <si>
+    <t>G17APEXV1OK</t>
+  </si>
+  <si>
     <t xml:space="preserve"> 17 Regional WF</t>
   </si>
   <si>
     <t>No Limits 17 Regional WF</t>
   </si>
   <si>
     <t>G17NLVBC3NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G17APEXV1OK</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>16/17 Metro</t>
   </si>
   <si>
     <t>DN 16/17 Metro</t>
   </si>
   <si>
     <t>G17DRIVE4NT</t>
   </si>
   <si>
     <t>Drive Nation 17 Black</t>
   </si>
   <si>
     <t>DN 17 Black</t>
   </si>
   <si>
     <t>G17DRIVE2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
@@ -1106,94 +1106,94 @@
         <v>60.144</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>78</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>80</v>
       </c>
       <c r="D21" t="s">
         <v>81</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21">
         <v>59.932</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C23" t="s">
         <v>87</v>
       </c>
       <c r="D23" t="s">
         <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B24" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C24" t="s">
         <v>90</v>
       </c>
       <c r="D24" t="s">
         <v>91</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>92</v>
       </c>
       <c r="B25" t="s">
         <v>93</v>
       </c>
       <c r="C25" t="s">
         <v>94</v>
       </c>
       <c r="D25" t="s">